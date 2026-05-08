--- v1 (2026-02-05)
+++ v2 (2026-05-08)
@@ -54,6158 +54,6158 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Miguel Paulo de Souza Filho (2025-2028)</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n_001.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n_001.pdf</t>
   </si>
   <si>
     <t>Altera Anexo I da Lei Municipal nº 3.036, de 15 de março de 2016, que dispõe sobre o Plano de Carreiras , Cargos e Vencimentos Setorial da Administração, criando os cargos de provimento em comissão de Gerente Municipal de Convênios e de Gestor de Manutenção Eletromecânica e dá outras providências e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/7/propositura_de_lei_no.002_alterando_estrutura_administrativa_-_secretaria_agricultura_-_20251.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/7/propositura_de_lei_no.002_alterando_estrutura_administrativa_-_secretaria_agricultura_-_20251.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 2.893, de 03 de dezembro de 2013, que dispõe sobre a Estrutura Organizacional da Administração Direta da Prefeitura de São Francisco e dá outras providências “</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/15/propositura_de_lei_no._003_doacao_equipamentos_ao_cisrun1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/15/propositura_de_lei_no._003_doacao_equipamentos_ao_cisrun1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar equipamentos e materiais permanentes de saúde que especifica, de propriedade do Município de São Francisco, Estado de Minas Gerais, ao Consórcio Intermunicipal de Saúde da Rede de Urgência do Norte de Minas (CISRUN).</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/16/pl_no_04.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/16/pl_no_04.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Diárias e Regulamenta a Forma e Critérios para Indenização das Despesas de Viagens da Câmara Municipal de São Francisco-MG</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/59/pl_05_2025_-_calendario_oficial_de_eventos_.pdf</t>
+    <t>Daniel Rocha (Daniel Fonseca Rocha)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/59/pl_05_2025_-_calendario_oficial_de_eventos_.pdf</t>
   </si>
   <si>
     <t>Inclui evento no Calendário Oficial do Município de São Francisco - Minas Gerais.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha), Joaquim Johnny Ruas (Johnny da Florestal)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_6-2025.pdf</t>
+    <t>Daniel Rocha (Daniel Fonseca Rocha), Johnny da Florestal (Joaquim Johnny Ruas)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_6-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 3º da Lei nº 3.190 de 18 de junho de 2019.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>Geraldo Silva Santos (Geraldo Quilombola)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/95/pl_06_2025.pdf</t>
+    <t>Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/95/pl_06_2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação de Mulheres Trabalhadoras Rurais do Mocambo e Adjacências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>Joaquim Johnny Ruas (Johnny da Florestal)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pl_08_2025.pdf</t>
+    <t>Johnny da Florestal (Joaquim Johnny Ruas)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pl_08_2025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação da Comunidade São João Batista - ASCOMJAB</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_no._004_-_credito_especial_sec._agricultura_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_no._004_-_credito_especial_sec._agricultura_assinado.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial ao Orçamento Geral do Corrente Exercício.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_006_todos_arquivos.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_006_todos_arquivos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alienar bens imóveis de seu acervo patrimonial e dá outras providências.”</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/122/propositura_de_lei_no._005_-_instituindo_departamento_municipal_de_transito_e_trafego_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/122/propositura_de_lei_no._005_-_instituindo_departamento_municipal_de_transito_e_trafego_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a municipalização do trânsito do Município de São Francisco/ Estado de Minas Gerais, com a instituição do Departamento Municipal de Trânsito e Tráfego e da Junta Administrativa de Recursos contra Infrações (JARI) e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/123/pl_-_feira_do_agronegocio_4.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/123/pl_-_feira_do_agronegocio_4.pdf</t>
   </si>
   <si>
     <t>INCLUI EVENTO NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE SÃO FRANCISCO - MINAS GERAIS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/124/pl_-_dia_do_produtor_rural_4.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/124/pl_-_dia_do_produtor_rural_4.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no._007_-_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no._007_-_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Francisco a_x000D_
 revogar a doação do imóvel identificado_x000D_
 como r. 01, matrícula 1608, fls. 295, Lº 2_x000D_
 A/RG, datada de 06/06/1978, com área de_x000D_
 2.500,00 m², doado por João Ferreira da_x000D_
 Rocha, em virtude do desuso do imóvel e da_x000D_
 inatividade do grupo escolar construído no_x000D_
 terreno, conforme informações constantes_x000D_
 do Processo Administrativo nº 2807/2024..</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_008_reversao_de_doacao1-1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_008_reversao_de_doacao1-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da doação de imóveis_x000D_
 efetuadas por meio das Leis Municipais nº_x000D_
 2.652/2010, nº 2.737/2011, nº 2.262/2005 e nº_x000D_
 3015/2015, e autoriza a reversão dos respectivos bens_x000D_
 ao patrimônio público do Município de São_x000D_
 Francisco/MG.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_permuta.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_permuta.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Alienar Imóvel mediante Permuta e dá outras Providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>Antônio Fábio Vieira de Moura (Fábio Construtor)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_lei_17-2025_-_assinado.pdf</t>
+    <t>Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_lei_17-2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO DO BAIRRO LAPINHA</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/159/recompoicao_servidores_-_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/159/recompoicao_servidores_-_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO GERAL AOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE SÃO FRANCISCO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/215/pl_19_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/215/pl_19_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Manejo Populacional e Proteção dos Animais – Cães e Gatos, no âmbito do Município de São Francisco e dá outras providências</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_no._009_-__alterando_lei_servicos_de_taxi1_-_a.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_no._009_-__alterando_lei_servicos_de_taxi1_-_a.pdf</t>
   </si>
   <si>
     <t>Altera disposição da Lei Municipal nº 2.345, de 28 de novembro de 2006, que dispõe sobre os serviços de transporte de passageiros por táxi no Município de São Francisco e dá outras providências”.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/226/pl_21_2025_utilidade_publica.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/226/pl_21_2025_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Comunitária dos Pequenos Produtores Rurais Morada do Sol e dá outras providências</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>Antônio Marcos Ferreira de Souza (Tonim do Peixe)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/227/pl_22_2025_apae_assinado.pdf</t>
+    <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/227/pl_22_2025_apae_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação de pais e Amigos dos Excepcionais de São Francisco e dá outras providências</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/228/pl_23_2025_denominacao_da_orla.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/228/pl_23_2025_denominacao_da_orla.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/242/pl_24_2025_denominacao_perimetral.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/242/pl_24_2025_denominacao_perimetral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público (Av. Perimetral)</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_nc2ba_24_-2025_assinado_assinado.pdf</t>
+    <t>Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_nc2ba_24_-2025_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DAS MULHERES TRABALHADORAS RURAIS DE MOCAMBO E ADJACÊNCIAS E DÁ OUTRAS PROVIDÈNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/268/ldo_2026.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/268/ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>Walderiz Vieira Leitão (Walderiz Leitão)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_no_27-2025_-_soros_-_assinado.pdf</t>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_no_27-2025_-_soros_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o provimento de soros antiofídico, antiaracnídico e antiescorpiônico nas unidades de saúde do Município de São Francisco/MG.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_no_28-2025_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_no_28-2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.385, de 14 de setembro de 2022, para instituir a Política Municipal de Proteção aos Direitos da Pessoa com Fibromialgia no Município de São Francisco.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl_no_29_-_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl_no_29_-_2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Cultural Rei dos Temerosos de São Francisco e dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_nc2ba_30_-2025_-_gessica_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_nc2ba_30_-2025_-_gessica_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de medidas de informação e proteção à gestante e à parturiente contra a violência obstétrica no Município de São Francisco e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/316/propositura_de_lei_012_autorizando_concessao_servico_transporte_passageiros_rural_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/316/propositura_de_lei_012_autorizando_concessao_servico_transporte_passageiros_rural_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a concessão do serviço público de transporte coletivo de passageiros na área rural do Município de São Francisco/MG e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_no._011.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_no._011.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º, §3º, da Lei Municipal nº 2.483/2008 - Reestrutura o Conselho Municipal do Patrimônio Cultural do Município de São Francisco.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_no_33-2025_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_no_33-2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para o transporte de pacientes no âmbito do Município de São Francisco/MG.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_no_34-2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_no_34-2025.pdf</t>
   </si>
   <si>
     <t>Inclui evento no Calendário Oficial do Município de São Francisco, Minas Gerais - Pega da Novilha da Fazenda Calindé</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/344/pl_no_35_capoterapia.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/344/pl_no_35_capoterapia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que Institui a capoterapia como prática integrativa complementar aos idosos, pessoas em processo de reabilitação física ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_lei_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_lei_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar bem imóvel de seu acervo patrimonial ao Estado de Minas Gerais, para construção de sede do novo Fórum da Comarca de São Francisco/MG, e revoga a Lei nº 3537, de 05 de abril de 2024.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>Árlen Aparecido Durães de Aquino (Arlen Kexedé)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/357/pl_37_2025_alteracao_denominacao_de_associacao_assinado.pdf</t>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/357/pl_37_2025_alteracao_denominacao_de_associacao_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 1.615 de 2 de maio de 1996 - Altera o nome da associação declarada de utilidade pública de "Associação Comunitária de Santa Helena" para "Associação Quilombola de Santa Helena Território Bom Jardim da Prata"</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_loteria_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_loteria_completo.pdf</t>
   </si>
   <si>
     <t>Institui a Loteria Municipal no âmbito do Município de São Francisco, Estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/388/projeto_de_lei_39_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/388/projeto_de_lei_39_-_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal ‘A Mulher na Política’, destinado a promover medidas de incentivo à participação da mulher na atividade política no Município de São Francisco/MG.”</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_no_40.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_no_40.pdf</t>
   </si>
   <si>
     <t>Inclui o Dia de Homenagem ao Padre Vicente Euteneuer no Calendário Oficial de Eventos do Município.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/393/pl_41_2025_-_utilidade_publica_liga.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/393/pl_41_2025_-_utilidade_publica_liga.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Liga Sanfranciscana de Desportos e dá outras providências</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no._16_-_reconhecimento_de_divida_frigo_guedes.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no._16_-_reconhecimento_de_divida_frigo_guedes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reconhecimento de dívidas - Frigo Guedes Comércio de Carnes Ltda, CNPJ 41.751.181/0001-75</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no._015_-_reconhecimento_de_divida_silvano.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no._015_-_reconhecimento_de_divida_silvano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reconhecimento de dívidas – Silvano Silva Brito, CPF 673.623.625-87</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_017_permuta_belmiro_parque_dos_carreiros.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_017_permuta_belmiro_parque_dos_carreiros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alienar imóvel mediante permuta para instituição e instalação do Parque do Carreiro no distrito de Vila do Morro</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_019_-_permuta_cristiane_almeida.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_019_-_permuta_cristiane_almeida.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alienar imóvel mediante permuta para instalação da horta comunitária no distrito de Vila do Morro</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_no._018_permuta_escola_belmiro_.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_no._018_permuta_escola_belmiro_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alienar imóvel mediante permuta para construção de Escola e Creche municipais no bairro Sagrada Família</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_-_refis_20251.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_-_refis_20251.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS 2025, no Município de São Francisco</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_021_-_parque_carreiro.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_021_-_parque_carreiro.pdf</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_completo.pdf</t>
   </si>
   <si>
     <t>Altera Plano de Amortização para equacionamento do déficit atuarial do IPREMSAF (Instituto de Previdência dos Servidores Públicos do Município de São Francisco) e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_completo_com_os_anexos.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_completo_com_os_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alienar imóvel mediante permuta para construção de Unidade Básica de Saúde no distrito de Conceição da Vargem (Santana de São Francisco "Jiboia")</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_no._024_-_reconhecimento_de_divida_hre_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_no._024_-_reconhecimento_de_divida_hre_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o reconhecimento de dívida não paga no Exercício Financeiro anterior - HRE Restaurante e Empreendimentos Turísticos Ltda, CNPJ: 16.957.408/0001-96</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no._026.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no._026.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de bem imóvel municipal à Escola Estadual Sebastiana Pereira da Silva, localizada no Distrito Santana de São Francisco (Jibóia)</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>Chartier Fraga Nascimento (Chertim)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/445/pl_53_2025_-_alteracao_denominacao_de_associacao_assinado.pdf</t>
+    <t>Chertim (Chartier Fraga Nascimento)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/445/pl_53_2025_-_alteracao_denominacao_de_associacao_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 1.511, de 26 de outubro de 1994, alterando o nome de associação declarada de utilidade pública, de "Associação dos Violeiros de São Francisco" para "Associação de Cultura, Esporte e Lazer de São Francisco".</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_no_54_-2025_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_no_54_-2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Educação em Saúde para Prevenção e Atendimento Imediato em Casos de Acidentes com Animais Peçonhentos no Município de São Francisco/MG.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_026__-_reconhecimento_de_divida_gildinei_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_026__-_reconhecimento_de_divida_gildinei_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o reconhecimento e pagamento de dívida não paga no exercício financeiro anterior – Gildinei Saraiva da Silva Ltda, CNPJ 10.887.615/0001-35 (Procedimento Administrativo nº 1926/2025).</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_027_reconhecimento_de_divida_gildinei_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_027_reconhecimento_de_divida_gildinei_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o reconhecimento e pagamento de dívida não paga no exercício financeiro anterior – Gildinei Saraiva da Silva Ltda., CNPJ 10.887.615/0001-35 (Procedimento Administrativo nº 2530/2025)</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_028_reconhecimento_de_divida_gildinei_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_028_reconhecimento_de_divida_gildinei_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o reconhecimento e pagamento de dívida não paga no exercício financeiro anterior – Gildinei Saraiva da Silva Ltda., CNPJ 10.887.615/0001-35 (Procedimento Administrativo nº 1729/2024)</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>José Adelson Ferreira Neves (Adelson Galã)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/474/pl_58_2025_denominacao_de_logradouro.pdf</t>
+    <t>Adelson Galã (José Adelson Ferreira Neves)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/474/pl_58_2025_denominacao_de_logradouro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Logradouro Público localizado no Bairro São José II onde a Rua "1"  passa a ter a denominação "Alameda dos Ipês"</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/476/pl_59_autoriza_convenio.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/476/pl_59_autoriza_convenio.pdf</t>
   </si>
   <si>
     <t>Autoriza a formalização de convênio entre o Poder Legislativo de São Francisco e o Tribunal de Justiça do Estado de Minas Gerais (TJMG) para cessão de estagiário de graduação, nos termos da Portaria Conjunta nº 1.590/PR/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_globalmix_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_globalmix_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reconhecimento de dívida – Globalmix Distribuidora de Medicamentos, CNPJ nº 07.790.854/0001-68</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/493/pl_61_2025_proibicao_transito_escolas.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/493/pl_61_2025_proibicao_transito_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de trânsito de veículos motorizados no espaço interno das instituições de ensino da rede municipal e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/500/pl_62_2025_utilidade_publica_pedra_dos_angicos.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/500/pl_62_2025_utilidade_publica_pedra_dos_angicos.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Comunitária Pedra dos Angicos e dá outras providências</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_doacao_de_terreno_valdemiro_ramos_de_almeida.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_doacao_de_terreno_valdemiro_ramos_de_almeida.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Francisco a doar área de terreno urbano à empresa Expresso Ramos Ltda.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_reconhecimento_de_divida_luiz_marcelo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_reconhecimento_de_divida_luiz_marcelo.pdf</t>
   </si>
   <si>
     <t>Autoriza o reconhecimento de dívida em favor de Luiz Marcelo Monteiro Assunção e dá outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_no._031_-_credito_especial_sec._agricultura_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_no._031_-_credito_especial_sec._agricultura_assinado.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial ao Orçamento Geral do Corrente Exercício - Secretaria Municipal de Meio Ambiente</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_no_66_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_no_66_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir a Política Municipal de Prevenção do Diabetes e de Assistência Integral à Pessoa com Diabetes, no âmbito do Município de São Francisco/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_completo_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_completo_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual (PPA) para o período 2026-2029.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_lei_no._034_altera_prazo_forum_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_lei_no._034_altera_prazo_forum_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo único do Art. 1º da Lei nº3.634, de 25 de junho de 2025, que autoriza o Executivo Municipal a doar bem imóvel de seu acervo patrimonial ao Estado de Minas Gerais, para construção de sede do novo Fórum da Comarca de São Francisco/MG.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_035_-_altera_lei_3364_aprensao_dos_animais1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_035_-_altera_lei_3364_aprensao_dos_animais1.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 4º da Lei Municipal nº 3.364, de 20 de abril de 2022, que "Dispõe sobre a apreensão de animais de grande porte criados em estado de soltura, nos limites territoriais do Município de São Francisco/MG".</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>Ramiro Ferreira Lima (Ramiro da Colônia)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/531/pl_70_22025_-_denominacao_de_logradouro_galeria.pdf</t>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/531/pl_70_22025_-_denominacao_de_logradouro_galeria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público no Bairro Sagrada Família: “Galeria Zezim da Baixa”</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/535/pl_71_2025_denominacao_de_logradouro_ze_afonso.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/535/pl_71_2025_denominacao_de_logradouro_ze_afonso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Logradouro Público na Vila do Morro: Campo de Futebol Sintético "José Afonso Alves Ruas”</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_72__-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_72__-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adotar medidas para a realização de exames complementares durante o acompanhamento pré-natal no âmbito do Sistema Único de Saúde – SUS, no Município de São Francisco/MG, e dá outras providências</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no._036_-_reajuste_servidores_educacao_-_assinado_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no._036_-_reajuste_servidores_educacao_-_assinado_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder reajuste aos servidores públicos da Educação para recomposição de perdas salariais</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_037_-_abono_mecanicos_e_operador_de_maquinas.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_037_-_abono_mecanicos_e_operador_de_maquinas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono pelo exercício da função de operador de máquinas pesadas e aos mecânicos.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_038_doacao_fadenorte_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_038_doacao_fadenorte_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar, com encargos, bens imóvel do seu acervo patrimonial à FADENORTE  (Faculdade de Desenvolvimento do Norte Ltda) para construção de Hospital Universitário.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/545/projeto_de_lei_039_doacao_production_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/545/projeto_de_lei_039_doacao_production_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar, com encargos,  bens imóvel do seu acervo patrimonial à Production Soluções LTDA para ampliação de indústria de laticínios e implantação de frigorífico.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_no._040_-_altera_lei_3327_mirante_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_no._040_-_altera_lei_3327_mirante_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3327, de 20 de dezembro de 2021, que autoriza a doação de imóvel a pessoas hipossuficientes - Bairro Mirante.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no._041_doacao_marcos_rogerio_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no._041_doacao_marcos_rogerio_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar bem imóvel do seu acervo patrimonial à empresa Marcos Turismo LTDA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_no._042_doacao_jb_distribuidora_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_no._042_doacao_jb_distribuidora_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar bem imóvel do seu acervo patrimonial à empresa JB Distribuidora e Comércio de Frios LTDA.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_no._043_doacao_denilson_goncalves_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_no._043_doacao_denilson_goncalves_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar bem imóvel do seu acervo patrimonial à empresa Denilson Gonçalves dos Reis LTDA.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no._044_doacao_jls_locacao_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no._044_doacao_jls_locacao_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar bem imóvel do seu acervo patrimonial à empresa JLS Locação LTDA.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_no._045_doacao_gildinei_saraiva_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_no._045_doacao_gildinei_saraiva_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar bem imóvel do seu acervo patrimonial à empresa Gildinei Saraiva da Silva LTDA.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_046_-_doacao_jm_automecanica_e_transportes_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_046_-_doacao_jm_automecanica_e_transportes_assinada.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar bem imóvel do seu acervo patrimonial à empresa JM Automecânica e Transportes LTDA.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_047_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_047_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alienar imóvel mediante permuta para depósito temporário de resíduos sólidos.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_lei_048_-_doacao_maria_de_fatima.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_lei_048_-_doacao_maria_de_fatima.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a doar bem imóvel do seu acervo patrimonial à pessoa física Maria de Fátima da Silva Nascimento.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/617/pl_86_2025_denominacao_de_logradouro_2.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/617/pl_86_2025_denominacao_de_logradouro_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público no município de São Francisco, Estado de Minas Gerais, atribuindo à atual rua "A", localizada no bairro São José II, a denominação de "Alameda dos Ipês", revogando a Lei nº 3.663, de 3 de setembro de 2025.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/620/propositura_de_lei_051_-_estalece_estrutura_administrativa_depto._municipal_de_transito_-_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/620/propositura_de_lei_051_-_estalece_estrutura_administrativa_depto._municipal_de_transito_-_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta e estabelece a estrutura administrativa do Departamento Municipal de Trânsito e Tráfego.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/621/propositura_de_lei_052_-_cessao_onerosa_peixe_vivo_-_20251.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/621/propositura_de_lei_052_-_cessao_onerosa_peixe_vivo_-_20251.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal, mediante concessão pública, conceder direito de uso oneroso do espaço público denominado "Peixe Vivo".</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/639/pl_89_2025_-_alteracao_denominacao_de_associacao.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/639/pl_89_2025_-_alteracao_denominacao_de_associacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 1.554, de 21 de agosto de 1995, alterando o nome da associação declarada de utilidade pública, de Associação dos Pequenos Produtores Rurais de Pindaíba do Meio para Associação dos Pequenos Produtores Rurais de Francisca Ferreira.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/640/pl_90_2025_-_alteracao_denominacao_de_associacao.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/640/pl_90_2025_-_alteracao_denominacao_de_associacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 1.965, de 21 de fevereiro de 2001, alterando o nome da associação declarada de utilidade pública, de Associação Comunitária da Ilha Cearense para Associação de Desenvolvimento Econômico da Área da Sudene, no município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/666/loa_completa_e_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/666/loa_completa_e_assinada.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício de 2026 do Município de São Francisco, Estado de Minas Gerais - Lei Orçamentária Anual (LOA)</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/670/pl_92_2025_denominacao_de_logradouro.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/670/pl_92_2025_denominacao_de_logradouro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público na Comunidade Luar do Sertão - Rua Valfrido dos Reis (atual Rua A), em homenagem póstuma ao servidor público municipal Valfrido Pereira dos Reis, reconhecendo sua dedicação, trabalho exemplar e contribuição ao desenvolvimento do Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_jm_alterado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_jm_alterado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 3684 de 17 de Outubro de 2025, que autoriza o Executivo Municipal  a doar bem imóvel a Empresa JM Automecânica  e Transportes Ltda.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/679/projeto_de_lei_gildinei_saraiva_.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/679/projeto_de_lei_gildinei_saraiva_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº. 3683 de 17/10/2025 que autoriza o Executivo Municipal a doar bem imóvel a empresa Gildinei Saraiva da Silva Ltda.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_de_lei_no_95_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_de_lei_no_95_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa "Mulheres de Lenço: Magnetismo do Cuidado", voltado à promoção do bem-estar físico, emocional e social de mulheres em tratamento ou pós-tratamento oncológico, no Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_de_lei_054_-__regulamenta_atuacao_de_oss_no_municipio_de_sao_francisco_-_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_de_lei_054_-__regulamenta_atuacao_de_oss_no_municipio_de_sao_francisco_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regulamentação da atuação de Organizações Sociais (OS) no âmbito do Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_lei_desafetacao_.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_lei_desafetacao_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a desafetação do imóvel destinado à construção da Unidade Básica de Saúde Mirante no Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_de_lei_055_-_cria_cargo_de_monitor_pronto_-1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_de_lei_055_-_cria_cargo_de_monitor_pronto_-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de monitor da educação básica vinculados à Secretaria de Educação, estabelecendo suas atribuições e requisitos para investidura, do Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_056_-_equiparacao_de_carga_horaria_-_revisada1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_056_-_equiparacao_de_carga_horaria_-_revisada1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre equiparação de carga horária do cargo de especialista em saúde, nas especialidades de Psicólogo e Nutrição, e dos cargos de TNS-Políticas Sociais do Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/706/propositura_057_de_lei_pagamento_ifa_a_acs_e_ace_-_20251-1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/706/propositura_057_de_lei_pagamento_ifa_a_acs_e_ace_-_20251-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse do Incentivo Financeiro Adicional – IFA aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE) no âmbito do Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/707/propositura_058_-de_lei_alterando_lei_municipal_3.379.2022_-_piso_salarial_acs_e_ace_-_20251.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/707/propositura_058_-de_lei_alterando_lei_municipal_3.379.2022_-_piso_salarial_acs_e_ace_-_20251.pdf</t>
   </si>
   <si>
     <t>Altera redação de disposição da Lei Municipal nº 3.379, de 08 de agosto de 2022, que estabelece o piso salarial dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) do Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar Concurso Público para preenchimento de cargos efetivos para atender ao interesse da Administração Pública Municipal do Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_plano_de_cargos_e_salarios_quantitativo_cargos.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_plano_de_cargos_e_salarios_quantitativo_cargos.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Carreira e Vencimentos dos servidores da Câmara Municipal de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_104-2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_104-2025.pdf</t>
   </si>
   <si>
     <t>Inclui evento no calendário oficial do município de São Francisco, Estado de Minas Gerais - Chico Folia.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_doacao_de_terreno_auto_tec_diesel_ltda.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_doacao_de_terreno_auto_tec_diesel_ltda.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar bem imóvel do acervo patrimonial do Município de São Francisco, Estado de Minas Gerais, à empresa Auto Tec Diesel Ltda.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_permuta_espolio_joao_cordeiro_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_permuta_espolio_joao_cordeiro_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar permuta de imóveis, com abatimento de débito municipal, para fins de implantação de obras de infraestrutura urbana, especificamente para a extensão da Rua Silva Jardim até a Avenida Perimetral, no Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_060_-_completo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_060_-_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reversão parcial de imóvel doado à APAC pela Lei Municipal nº 2.175/2004, por inexecução parcial de encargo.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/748/projeto_de_lei_seguranca_alimentar.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/748/projeto_de_lei_seguranca_alimentar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a Política Municipal de Segurança Alimentar e Nutricional Sustentável, reorganiza o Conselho Municipal de Segurança Alimentar e Nutricional Sustentável ( COMSEA/SF), institui o Fundo Municipal de Segurança Alimentar e Nutricional (FMSAN) e revoga a lei nº. 2.419 de 21 de Agosto de 2007.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/749/projeto_de_lei_reconhecimento_de_divida_cheiro_de_pimenta.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/749/projeto_de_lei_reconhecimento_de_divida_cheiro_de_pimenta.pdf</t>
   </si>
   <si>
     <t>Autoriza o reconhecimento de dívida a empresa Cheiro de Pimenta Produções e Eventos Ltda e dá outras Providências.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/750/projeto_de_lei_elcio_eletronica_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/750/projeto_de_lei_elcio_eletronica_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reconhecer e pagar dívida de exercícios anteriores em favor da empresa Elcio Eletrônica e Comércio Ltda, CNPJ 44.053.443/0001-16.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/761/projeto_de_lei_no._062_-_doacao_de_terreno_a_mitra.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/761/projeto_de_lei_no._062_-_doacao_de_terreno_a_mitra.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar,_x000D_
 com encargos, bens imóvel do seu_x000D_
 acervo patrimonial à Mitra Diocesana de_x000D_
 Januária para implantação de um_x000D_
 Seminário Propedêutico e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_permuta_evely.pdf</t>
-[...2 lines deleted...]
-    <t>Autoriza o Poder Executivo Municipal a efetivar permuta de bens imóveis com a Senhora Evelyn Ferreira Brito.</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_permuta_evely.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a efetivar permuta de bens imóveis com a Senhora Evelyn Ferreira Brito, em razão de intervenção decorrente de obra pública municipal no Município de São Francisco, Minas Gerais.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_de_lei_acordo_de_cooperacao_tribunal.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_de_lei_acordo_de_cooperacao_tribunal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de São Francisco/MG a celebrar Acordo de Cooperação Técnica com o Tribunal Regional Federal da 6ª Região para a instalação e funcionamento da Unidade Avançada de Atendimento (UAA) da Justiça Federal no Município.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_decreto_legislativo_baixa_veiculo_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_decreto_legislativo_baixa_veiculo_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa de bens patrimoniais do Poder Legislativo e sua incorporação ao acervo patrimonial do Poder Executivo</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/575/pdecreto_legislativo_02_2025_baixa_moveis-1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/575/pdecreto_legislativo_02_2025_baixa_moveis-1.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>José Adilson Ferreira da Silva (Dil Ferreira)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_resolucao_01_cidadao_honorario_wagner_de_paulo.pdf</t>
+    <t>Dil Ferreira (José Adilson Ferreira da Silva)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_resolucao_01_cidadao_honorario_wagner_de_paulo.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário do Município de São Francisco - MG ao senhor Wagner de Paulo Santiago.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_resolucao_no_2_-_assinada_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_resolucao_no_2_-_assinada_1.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário do município de São Francisco, MG à senhora deputada Beatriz da Silva Cerqueira</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_resolucao_de_criacao_de_vaga_de_assessor.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_resolucao_de_criacao_de_vaga_de_assessor.pdf</t>
   </si>
   <si>
     <t>Cria Vaga de Cargo de Assessor Parlamentar e dá Outras Providências</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_resolucao_04_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_resolucao_04_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e autorização do regime de teletrabalho na Câmara Municipal de São Francisco</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>José Delvan Caíres da Silva (Delvan da Jibóia)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/468/cidadao_honorario_wilson_assinado_250805_115753.pdf</t>
+    <t>Delvan da Jibóia (José Delvan Caíres da Silva)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/468/cidadao_honorario_wilson_assinado_250805_115753.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do município de São Francisco - MG ao senhor Wilson Fabiano Gonçalves da Silva.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_resolucao_no_6_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_resolucao_no_6_-_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário do Município de São Francisco/MG ao senhor deputado Rogério Correia de Moura Baptista</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>Ivan Pereira dos Reis (Ivan Contador)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/478/cidada_honoraria_irma_jussara_assinado.pdf</t>
+    <t>Ivan Contador (Ivan Pereira dos Reis)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/478/cidada_honoraria_irma_jussara_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária do Município de São Francisco - MG à Irmã Jussara Silva</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/501/pres_08_2025_cidadao_honorario_clyver_assinado_250818_121428.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/501/pres_08_2025_cidadao_honorario_clyver_assinado_250818_121428.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de São Francisco-MG ao senhor Clyver Alessandro de Oliveira Santos.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/520/pres_09_2025_-_cidadao_honorario_dener_assinado_250827_212700.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/520/pres_09_2025_-_cidadao_honorario_dener_assinado_250827_212700.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de São Francisco - MG ao senhor Dener Costa Gonçalves</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/536/pres_10_2025_-_desfiliacao_abracam.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/536/pres_10_2025_-_desfiliacao_abracam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desfiliação desta Câmara Municipal da Associação Brasileira de Câmaras Municipais – ABRACAM</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_resolucao_11_2025_-_regimento_interno.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_resolucao_11_2025_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Revisa e atualiza o Regimento Interno da Câmara Municipal de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/709/pres_12_2025_cidadao_honorario_leksander-2.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/709/pres_12_2025_cidadao_honorario_leksander-2.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de São Francisco ao Senhor Leksander Araújo Tolentino, em reconhecimento aos relevantes serviços prestados à comunidade e à Administração Pública municipal.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/194/emenda_aditiva_pl_18_2025_comissao_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/194/emenda_aditiva_pl_18_2025_comissao_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda ao PL 18/2025 apresentada pela Comissão de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/263/emenda_02_pl_19_2025_assinado_assinado_250411_102354.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/263/emenda_02_pl_19_2025_assinado_assinado_250411_102354.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 19/2025 feita pela Comissão de Legislação, Justiça e Redação da Câmara Municipal de São Francisco.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/337/emenda_ldo_2026_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/337/emenda_ldo_2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 026/2025</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_04_2025_aditiva_emenda_lom_01.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_04_2025_aditiva_emenda_lom_01.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao Projeto de Emenda à Lei Orgânica nº 01/2025</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_05_2025_-_supressiva_fadenorte.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_05_2025_-_supressiva_fadenorte.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 75/2025, que autoriza o Executivo Municipal a doar, com encargos, bem imóvel do seu acervo patrimonial à FADENORTE para construção de Hospital Universitário</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/579/emenda_06_2025_-_supressiva_aderilson.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/579/emenda_06_2025_-_supressiva_aderilson.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 76/2025, que autoriza o Executivo Municipal a doar, com encargos, bem imóvel do seu acervo patrimonial à Production Soluções Ltda para ampliação de indústria de laticínios e implantação de frigorífico e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/600/emenda_07_2025_ppa_2026-2029.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/600/emenda_07_2025_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 67/2025, que dispõe sobre o Plano Plurianual do Município de São Francisco para o quadriênio 2026-2029.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_aditiva_08_2025_plc_01_2025_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_aditiva_08_2025_plc_01_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 5º do Projeto de Lei Complementar nº 01/2025, que dispõe sobre a vigência da norma</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/744/emenda_09_2025_aditiva_emenda_lom_01_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/744/emenda_09_2025_aditiva_emenda_lom_01_1.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa e aditiva ao projeto de lei nº 091/2025, que estima a receita e fixa a despesa para o exercício 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_-_instalacao_de_manilhas_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_-_instalacao_de_manilhas_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a instalação de manilhas na Comunidade do Mocambo (próximo às residências de Nilsinho e Sula), bem como na Comunidade Canabrava.</t>
   </si>
   <si>
-    <t>Árlen Aparecido Durães de Aquino (Arlen Kexedé), Géssica Braga de Almeida (Professora Géssica), Walderiz Vieira Leitão (Walderiz Leitão)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao.pdf</t>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino), Professora Géssica (Géssica Braga de Almeida), Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a manutenção e melhorias nas estradas rurais das comunidades Lagedo do Acaraí, Salto, Caldeirões (próximo ao Paraterra) e na estrada principal do Pau D'Óleo, garantindo melhores condições de tráfego, especialmente para o transporte escolar que atende a Escola Santa Marta.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_-_projeto_de_lei_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_-_projeto_de_lei_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, proponha um Projeto de Lei para regulamentar a forma de fomento, incluindo os critérios de apoio, financiamento e fornecimento de itens necessários à realização dos eventos incluídos no calendário oficial do município.</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica), Árlen Aparecido Durães de Aquino (Arlen Kexedé), Walderiz Vieira Leitão (Walderiz Leitão)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/12/ind._no_04.pdf</t>
+    <t>Professora Géssica (Géssica Braga de Almeida), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/12/ind._no_04.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a manutenção e melhorias nas estradas à margem esquerda do rio, nas comunidades Caroba, Junco, Lontra, Barreiro, Corredor, Contendas, Cedro, Papamel, Veredinha, Cuié, São Martinho, Caraíbas, Caldeirões, Mangabeira, Bom Jardim, Mandacaru, Pau d’Óleo, Funil, Vereda da Ponte, Bom Jardim da Prata, Barrocao, Machado, Santo Antônio, Área, Brejo da Felicidade, Tamanduá, Pedrinha, Atrás do Mato, Lagedo, Riacho, Canide e Veredinha.</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica), Árlen Aparecido Durães de Aquino (Arlen Kexedé), Daniel Fonseca Rocha (Daniel Rocha)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/13/ind._no_05_1.pdf</t>
+    <t>Professora Géssica (Géssica Braga de Almeida), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Daniel Rocha (Daniel Fonseca Rocha)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/13/ind._no_05_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a melhoria e posterior pavimentação da Avenida Perimetral, da Rua Mestra Hercília, Rua Mestra Hialina, Rua Esperança, Rua da Fé, Rua Minervino Mainart e Rua Silva Jardim.</t>
   </si>
   <si>
-    <t>Walderiz Vieira Leitão (Walderiz Leitão), Árlen Aparecido Durães de Aquino (Arlen Kexedé)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no_6_-_walderiz.pdf</t>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Arlen Kexedé (Árlen Aparecido Durães de Aquino)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no_6_-_walderiz.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova o patrolamento e a devida manutenção na estrada da comunidade Saputá.</t>
   </si>
   <si>
-    <t>José Adelson Ferreira Neves (Adelson Galã), Antônio Fábio Vieira de Moura (Fábio Construtor), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Árlen Aparecido Durães de Aquino (Arlen Kexedé), Daniel Fonseca Rocha (Daniel Rocha), Geraldo Silva Santos (Geraldo Quilombola), Géssica Braga de Almeida (Professora Géssica), Ivan Pereira dos Reis (Ivan Contador), José Adilson Ferreira da Silva (Dil Ferreira), Ramiro Ferreira Lima (Ramiro da Colônia), Walderiz Vieira Leitão (Walderiz Leitão)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/17/ind._no_07.pdf</t>
+    <t>Adelson Galã (José Adelson Ferreira Neves), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Daniel Rocha (Daniel Fonseca Rocha), Dil Ferreira (José Adilson Ferreira da Silva), Fábio Construtor (Antônio Fábio Vieira de Moura), Geraldo Quilombola (Geraldo Silva Santos), Ivan Contador (Ivan Pereira dos Reis), Professora Géssica (Géssica Braga de Almeida), Ramiro da Colônia (Ramiro Ferreira Lima), Tonim do Peixe (Antônio Marcos Ferreira de Souza), Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/17/ind._no_07.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a construção de uma praia artificial na área localizada entre o Bar e Restaurante Peixe Vivo e as proximidades do Clube Carqueijo.</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica), Geraldo Silva Santos (Geraldo Quilombola)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/18/ind._no_08.pdf</t>
+    <t>Professora Géssica (Géssica Braga de Almeida), Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/18/ind._no_08.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, realize a manutenção e implemente melhorias nas estradas das comunidades Taboado, Tinguis, Descansador, Sobradinho, Barreiro, Jiboia e demais vias que dão acesso à Escola Estadual Sebastiana Pereira.</t>
   </si>
   <si>
-    <t>José Adilson Ferreira da Silva (Dil Ferreira), Árlen Aparecido Durães de Aquino (Arlen Kexedé), Géssica Braga de Almeida (Professora Géssica), Joaquim Johnny Ruas (Johnny da Florestal)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/19/ind._no_09.pdf</t>
+    <t>Dil Ferreira (José Adilson Ferreira da Silva), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Johnny da Florestal (Joaquim Johnny Ruas), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/19/ind._no_09.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente, a realização de obras de recuperação na estradas vicinais que dão acesso aos povoados/comunidades de Bananeira, Porfia, Cabaceiras, Araçá/Retiro, Barracão/Olhos D'agua/Retiro, Muquém/Perdizes/Retiro e Barraca/Araçá.</t>
   </si>
   <si>
-    <t>Antônio Marcos Ferreira de Souza (Tonim do Peixe), Geraldo Silva Santos (Geraldo Quilombola), Géssica Braga de Almeida (Professora Géssica), Joaquim Johnny Ruas (Johnny da Florestal)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/20/ind._no_10.pdf</t>
+    <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza), Geraldo Quilombola (Geraldo Silva Santos), Johnny da Florestal (Joaquim Johnny Ruas), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/20/ind._no_10.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente, a realização de obras de recuperação da estrada vicinal que faz ligação do Retiro com a Comunidade São José, com instalação de manilhas.</t>
   </si>
   <si>
-    <t>Antônio Marcos Ferreira de Souza (Tonim do Peixe), Géssica Braga de Almeida (Professora Géssica), Joaquim Johnny Ruas (Johnny da Florestal)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/21/ind._no_11.pdf</t>
+    <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza), Johnny da Florestal (Joaquim Johnny Ruas), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/21/ind._no_11.pdf</t>
   </si>
   <si>
     <t>Indicação:  Que o Poder Executivo promova, através do departamento competente, a realização de obras de recuperação na_x000D_
 estradas vicinais que dão acesso aos povoados/comunidades de Vila Baiana, Boca do Rio Urucuia, Angico Branco II, Mata-Gato, São José, Barreira_x000D_
 dos Angicos, Boa Vista, Barreira dos Índios, Assentamento I e II, Recanto da Tapera, Bom Jesus e estrada principal do Retiro.</t>
   </si>
   <si>
-    <t>Clóvis Assis Ramos de Souza (Clóvis do Brejo)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/22/ind._no_12.pdf</t>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/22/ind._no_12.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo viabilize através do departamento competente, a instalação de uma ponte ou passagem molhada na estrada vicinal que leva à Comunidade do Espinheiro e do Brejo, bem como a instalação de manilhão na estrada do Croá, no ponto Vila Rosa.</t>
   </si>
   <si>
-    <t>Clóvis Assis Ramos de Souza (Clóvis do Brejo), Antônio Fábio Vieira de Moura (Fábio Construtor), Geraldo Silva Santos (Geraldo Quilombola)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/30/ind._no_13.pdf</t>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza), Fábio Construtor (Antônio Fábio Vieira de Moura), Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/30/ind._no_13.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo viabilize através do departamento competente, a revitalização da estrada vicinal que se inicia no Espinheiro e segue para o Croá, Brejo e Barriguda. E passando ainda pelas comunidades de Furadinho, Morro Vermelho, Barra do Morro, Calmão, Santa Rita e Tendinha, com limpeza, cascalhamento e instalação de manilhas onde for necessário.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/24/ind._no_14.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/24/ind._no_14.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo viabilize através do departamento competente, a revitalização da estrada vicinal que se inicia na Granja Primavera e passando pelas comunidades Lavrinha, Furado do Carro, Taboca, Arrozal, Angical, Angical de Cima e Lagoinha, com limpeza, cascalhamento e instalação de manilhas onde for necessário.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_15.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_15.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que por meio do departamento competente, adote as providências necessárias para garantir o fornecimento de água potável na Escola Municipal Santa Marta e na Escola Estadual Maria Rosa Nunes</t>
   </si>
   <si>
-    <t>Ramiro Ferreira Lima (Ramiro da Colônia), José Adilson Ferreira da Silva (Dil Ferreira)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_16_recuperacao_de_estradas.pdf</t>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Dil Ferreira (José Adilson Ferreira da Silva)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_16_recuperacao_de_estradas.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de um ofício ao Digníssimo Prefeito Municipal, Sr. MIGUEL PAULO SOUZA FILHO, indicando obras de melhorias na estrada vicinal de Barreiras dos Índios, Assentamento São Francisco, Comunidade Tapera/Bom Jesus, a fim de garantir melhores condições de tráfego e segurança para os moradores e usuários dessas estradas.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_17.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_17.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que por meio do departamento competente, realize o reparo de um buraco na Rua Hermita Mendonça e outro no cruzamento da Rua Silva Jardim com a Av. Brasília de Minas.</t>
   </si>
   <si>
-    <t>Geraldo Silva Santos (Geraldo Quilombola), Antônio Fábio Vieira de Moura (Fábio Construtor), Clóvis Assis Ramos de Souza (Clóvis do Brejo)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_18.pdf</t>
+    <t>Geraldo Quilombola (Geraldo Silva Santos), Clóvis do Brejo (Clóvis Assis Ramos de Souza), Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, por meio do departamento competente, providencie a manutenção e melhorias nas estradas rurais das comunidades Quilombola Buriti do Meio, Ribeirão, Santa Rita/Tendinha e Lapa do Espírito Santo, garantindo melhores condições de tráfego, especialmente para o transporte escolar que atende essas localidades.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_19_estradas_vicinais_escola.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_19_estradas_vicinais_escola.pdf</t>
   </si>
   <si>
     <t>A vereadora Walderiz Leitão indica ao Prefeito Municipal que, através do departamento competente e com máxima urgência, sejam feitas obras de manutenção em todas as estradas rurais que dão acesso às escolas vinculadas e sede da Escola Municipal José Vieira Raposo.</t>
   </si>
   <si>
-    <t>Walderiz Vieira Leitão (Walderiz Leitão), Árlen Aparecido Durães de Aquino (Arlen Kexedé), José Adilson Ferreira da Silva (Dil Ferreira)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_20_reservatorios.pdf</t>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Dil Ferreira (José Adilson Ferreira da Silva)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_20_reservatorios.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao Excelentíssimo Prefeito Municipal, SR. MIGUEL PAULO SOUZA FILHO, indicando que, por meio do setor competente, sejam adquiridos reservatórios de água com capacidade de 10 mil litros para atender as comunidades de Pau D’Óleo, Saputá, Mirante, Lagoa Grande e Brejo da Felicidade.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_21_manilhas.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_21_manilhas.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de um ofício ao Digníssimo Prefeito Municipal, Sr. MIGUEL PAULO SOUZA FILHO, indicando a construção de manilhas para a adequada passagem de água nas estradas vicinais que relaciona.</t>
   </si>
   <si>
-    <t>Ramiro Ferreira Lima (Ramiro da Colônia), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Geraldo Silva Santos (Geraldo Quilombola), Géssica Braga de Almeida (Professora Géssica)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_22_construcao_creche.pdf</t>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Geraldo Quilombola (Geraldo Silva Santos), Professora Géssica (Géssica Braga de Almeida), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_22_construcao_creche.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de ofício ao Excelentíssimo Prefeito Municipal, SR. MIGUEL PAULO SOUZA FILHO, indicando a necessidade da construção de uma escola e uma creche no Bairro Sagrada Família, com o objetivo de atender os moradores dessa localidade, bem como dos bairros Funcionários e Mirante.</t>
   </si>
   <si>
-    <t>Ramiro Ferreira Lima (Ramiro da Colônia), Antônio Marcos Ferreira de Souza (Tonim do Peixe)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_23_retirada_canteiros.pdf</t>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_23_retirada_canteiros.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de um ofício ao Digníssimo Prefeito Municipal, Sr. MIGUEL PAULO SOUZA FILHO, indicando a retirada dos canteiros centrais das ruas Padre João Martins e Padre Melquíades, no bairro Sagrada Família, no intuito de garantir melhores condições de tráfego e segurança para os moradores e usuários destes logradouros.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_nc2ba_24_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_nc2ba_24_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a reforma da ponte no Distrito de Santa Isabel, bem como realize a manutenção da iluminação pública na localidade</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica), Árlen Aparecido Durães de Aquino (Arlen Kexedé), Clóvis Assis Ramos de Souza (Clóvis do Brejo)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_nc2ba_25_assinado.pdf</t>
+    <t>Professora Géssica (Géssica Braga de Almeida), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_nc2ba_25_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, realize melhorias nas estradas das comunidades Tabocal, Mocambo, Boca do Mato, Vargem de Casa e Quatis, garantindo melhores condições de trafegabilidade e segurança para os moradores e produtores rurais.</t>
   </si>
   <si>
-    <t>Árlen Aparecido Durães de Aquino (Arlen Kexedé), Antônio Marcos Ferreira de Souza (Tonim do Peixe)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_nba_26_assinado.pdf</t>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_nba_26_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a reforma completa do Terminal Rodoviário Sancho Ribas.</t>
   </si>
   <si>
-    <t>Árlen Aparecido Durães de Aquino (Arlen Kexedé), Geraldo Silva Santos (Geraldo Quilombola)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_nc2ba_27_assinado_2.pdf</t>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino), Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_nc2ba_27_assinado_2.pdf</t>
   </si>
   <si>
     <t>Indicação: : Que o Poder Executivo, por meio do departamento competente, promova a manutenção, limpeza e reforma do Parque Municipal Zezé Botelho, garantindo um espaço mais seguro, acessível e agradável para a população.</t>
   </si>
   <si>
-    <t>Antônio Marcos Ferreira de Souza (Tonim do Peixe), Árlen Aparecido Durães de Aquino (Arlen Kexedé), Geraldo Silva Santos (Geraldo Quilombola)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_28.pdf</t>
+    <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente a construção de redutores de velocidade (quebra-molas ou lombada) nas ruas Zezé Generoso e Coronel Nunes Brasileiro, em frente aos portões do CAIC.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_29.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente a construção de redutores de velocidade_x000D_
 (quebra-molas ou lombada) e pintura de faixa de pedestre ao longo da rua Raul Paixão.</t>
   </si>
   <si>
-    <t>Antônio Marcos Ferreira de Souza (Tonim do Peixe), Árlen Aparecido Durães de Aquino (Arlen Kexedé)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_30.pdf</t>
+    <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza), Arlen Kexedé (Árlen Aparecido Durães de Aquino)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente a construção de redutores de velocidade (quebra-molas ou lombada) ao longo da rua Hermita Mendonça, na esquina com a rua Aldair Santana e também na esquina com a rua Raul Paixão.</t>
   </si>
   <si>
-    <t>Clóvis Assis Ramos de Souza (Clóvis do Brejo), Antônio Fábio Vieira de Moura (Fábio Construtor), Daniel Fonseca Rocha (Daniel Rocha)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_nc2ba_31-1_assinado.pdf</t>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza), Daniel Rocha (Daniel Fonseca Rocha), Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_nc2ba_31-1_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a substituição do madeiramento do forro da ponte localizada no Alambique da Piteira, na comunidade Furadinho, e da ponte situada na estrada próxima à casa de Chicão de Noca, na comunidade Quilombo Bendito Costa.</t>
   </si>
   <si>
-    <t>José Delvan Caíres da Silva (Delvan da Jibóia), Géssica Braga de Almeida (Professora Géssica)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_nc2ba_32_250211_095151_assinado_250211_095625_1.pdf</t>
+    <t>Delvan da Jibóia (José Delvan Caíres da Silva), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_nc2ba_32_250211_095151_assinado_250211_095625_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a manutenção e a execução de melhorias no trecho que liga Mocambo à Jiboia, incluindo o assentamento de manilhas para garantir a adequada drenagem da via.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_nc2ba_33_assinado_250213_093636_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_nc2ba_33_assinado_250213_093636_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie com urgência a_x000D_
 construção de uma Unidade Básica de Saúde (UBS) na comunidade Jiboia, visando garantir um atendimento adequado à população local.</t>
   </si>
   <si>
-    <t>José Delvan Caíres da Silva (Delvan da Jibóia), Daniel Fonseca Rocha (Daniel Rocha), Géssica Braga de Almeida (Professora Géssica)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_nc2ba_34_assinado-2_250213_093428_1.pdf</t>
+    <t>Delvan da Jibóia (José Delvan Caíres da Silva), Daniel Rocha (Daniel Fonseca Rocha), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_nc2ba_34_assinado-2_250213_093428_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, adote as providências necessárias para viabilizar, com urgência, a implantação do abastecimento de água tratada pela Copasa na comunidade do Mocambo.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_35_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_35_1.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da construção de mais uma Quadra Poliesportiva no bairro Sagrada Família/Mirante.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_36_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_36_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a utilização do espaço tatersal de leilões do Parque Municipal Zezé Botelho, garantindo sua adequada destinação para eventos e outras atividades de interesse público. Atualmente, o local está sendo utilizado como depósito de materiais da CEMIG, o que inviabiliza seu aproveitamento.</t>
   </si>
   <si>
-    <t>Joaquim Johnny Ruas (Johnny da Florestal), Antônio Marcos Ferreira de Souza (Tonim do Peixe)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_37.pdf</t>
+    <t>Johnny da Florestal (Joaquim Johnny Ruas), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Indicação: a construção de manilhas para a adequada passagem de água nas seguintes estradas vicinais:_x000D_
 1. Acesso à Comunidade de São José até a Comunidade de Barreiro dos Angicos;_x000D_
 2. Acesso à Comunidade de Jardim/Bananeira até a Comunidade de Lavrinha, que dá acesso ao Posto de Saúde;_x000D_
 Além disso, solicita-se a realização de serviços de manutenção nessas vias vicinais, a fim de garantir melhores condições de tráfego e segurança para os moradores e usuários dessas estradas.</t>
   </si>
   <si>
-    <t>Joaquim Johnny Ruas (Johnny da Florestal), Antônio Marcos Ferreira de Souza (Tonim do Peixe), José Adilson Ferreira da Silva (Dil Ferreira)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_38.pdf</t>
+    <t>Johnny da Florestal (Joaquim Johnny Ruas), Dil Ferreira (José Adilson Ferreira da Silva), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_38.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente, a realização de obras de recuperação da estrada vicinal que dá acesso aos povoados/comunidades de São José, Perdizes, Olhos D'água, Barreiro dos Angicos, Boca do Rio Urucuia, Mata Gato e Pereiros/Novo Horizonte.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_39.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente, a realização de obras de recuperação da estrada vicinal que dá acesso aos povoados/comunidades de Alto da Serra, Descansador, Barreiro das Cabaceiras, Prateada, Bebedouro, Lavrinha, Barraca e, Jardim.</t>
   </si>
   <si>
-    <t>Geraldo Silva Santos (Geraldo Quilombola), Antônio Marcos Ferreira de Souza (Tonim do Peixe)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_no_40_-_assinado.pdf</t>
+    <t>Geraldo Quilombola (Geraldo Silva Santos), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_no_40_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize o transporte escolar para levar uma turma de alunos e trazer outra, no trajeto entre Comunidade Quilombola Buriti do Meio e a Escola Família Agrícola (EFA) Tabocal, a cada 15 dias.</t>
   </si>
   <si>
-    <t>Antônio Fábio Vieira de Moura (Fábio Construtor), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Daniel Fonseca Rocha (Daniel Rocha), Geraldo Silva Santos (Geraldo Quilombola)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/61/ind._no_41.pdf</t>
+    <t>Fábio Construtor (Antônio Fábio Vieira de Moura), Daniel Rocha (Daniel Fonseca Rocha), Geraldo Quilombola (Geraldo Silva Santos), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/61/ind._no_41.pdf</t>
   </si>
   <si>
     <t>Indica o aterramento de manilha na passagem de água da estrada da Comunidade de Buritizeiro, próximo à casa de tome cativeiro e outra na_x000D_
 Comunidade de Coqueiros, próximo a Vila do Morro, bem como a manutenção destas vias vicinais.</t>
   </si>
   <si>
-    <t>Clóvis Assis Ramos de Souza (Clóvis do Brejo), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Daniel Fonseca Rocha (Daniel Rocha), Geraldo Silva Santos (Geraldo Quilombola)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_nc2ba_42_assinado.pdf</t>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza), Daniel Rocha (Daniel Fonseca Rocha), Geraldo Quilombola (Geraldo Silva Santos), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_nc2ba_42_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a manutenção, melhorias e limpeza das estradas rurais nos seguintes trechos:_x000D_
 • Entrada de Chicão de Noca, passando pelo Quilombo Benedito Costa, Santa Cecília e finalizando na estrada do Angical, na_x000D_
 residência do Sr. Ninha._x000D_
 • Trecho que inicia no Brejo, passando pela comunidade Juncal até Gameleira._x000D_
 • Trecho que inicia no Sobradinho, passando pelo Tabocal, Gameleira e Curral Velho</t>
   </si>
   <si>
-    <t>Antônio Fábio Vieira de Moura (Fábio Construtor), Daniel Fonseca Rocha (Daniel Rocha)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_43_1.pdf</t>
+    <t>Fábio Construtor (Antônio Fábio Vieira de Moura), Daniel Rocha (Daniel Fonseca Rocha)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_43_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente, a realização de obras de recuperação na estradas vicinais que dão acesso aos povoados/comunidades de Taboquinha do Morro e Furado Grande.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_nc2ba_44_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_nc2ba_44_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a pavimentação asfáltica das_x000D_
 seguintes vias:_x000D_
 • Bairro São Luiz: Rua Casilda Dulce dos Santos, Rua Mauro Caetano Gomes e Rua Sebastião Jarbas Soares._x000D_
 • Bairro Funcionários: Rua Padre Nicolau, Rua F, Rua Elpídio Canabrava,_x000D_
 Rua Deputado Jorge Vargas, Rua D, Rua Astrogildo Rodrigues Cordeiro, Rua Aristeu Maciel (T-2) e Rua 1.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_nc2ba_45_assinado_1_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_nc2ba_45_assinado_1_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a instalação de uma manilha na grota próxima à residência do senhor Zé Coruja, na comunidade Lagoinha, bem como o cascalhamento da estrada. Cumpre ressaltar que as manilhas já estão no local há um longo período, sem a devida instalação.</t>
   </si>
   <si>
-    <t>Clóvis Assis Ramos de Souza (Clóvis do Brejo), Antônio Fábio Vieira de Moura (Fábio Construtor), Géssica Braga de Almeida (Professora Géssica)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_nc2ba_46_assinado_1_1.pdf</t>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza), Fábio Construtor (Antônio Fábio Vieira de Moura), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_nc2ba_46_assinado_1_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a instalação de manilhas em dois pontos na comunidade do Brejo: um entre as residências do senhor Aprígio e da senhora Margarida, e outro no trecho que segue da residência da senhora Margarida em direção ao senhor Juscelino. Além disso, solicita-se a realização de melhorias na estrada da localidade e a revitalização do canal do córrego do Brejo, especificamente no ponto do moinho.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_nc2ba_47_assinado_2.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_nc2ba_47_assinado_2.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a reforma, limpeza, pintura e instalação de iluminação adequada nas quadras poliesportivas dos bairros Aparecida, Sobradinho, Bandeirante e Morada do Sol, incluindo a recuperação e manutenção das traves (gols).</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_no_48_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_no_48_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a construção de redutores de velocidade (quebra-molas) na Rua Xacriabas e na Rua Zezé Generoso, em frente à Igreja Católica São Vicente de Paulo, ambas localizadas no bairro Vicentina.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_no_49_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_no_49_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova o patrolamento das ruas Coronel Nunes Brasileiro, Antônio Leite Gangana, Osvaldo Viana, José Ribeiro e Mestra Hercília, localizadas no bairro João Aguiar, bem como da Rua D, situada no bairro São Cristóvão.</t>
   </si>
   <si>
-    <t>José Adilson Ferreira da Silva (Dil Ferreira), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Walderiz Vieira Leitão (Walderiz Leitão)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_no_50_-_assinado.pdf</t>
+    <t>Dil Ferreira (José Adilson Ferreira da Silva), Tonim do Peixe (Antônio Marcos Ferreira de Souza), Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_no_50_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova o patrolamento das ruas do povoado do Retiro, bem como a limpeza e manutenção do cemitério local.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_nc2ba_51_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_nc2ba_51_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação:  Que o Poder Executivo, por meio do departamento competente, viabilize a implementação de um projeto que permita a utilização do Parque Municipal Zezé Botelho como um espaço adequado para caminhadas ao ar livre, garantindo a segurança e qualidade de vida dos usuários.</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica), Árlen Aparecido Durães de Aquino (Arlen Kexedé)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_nc2ba_52_assinado.pdf</t>
+    <t>Professora Géssica (Géssica Braga de Almeida), Arlen Kexedé (Árlen Aparecido Durães de Aquino)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_nc2ba_52_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a instalação de um reservatório de água (caixa d’água) com capacidade de 10 mil litros na Escola Municipal Santa Marta, situada no povoado de Pau D’Óleo.</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica), Árlen Aparecido Durães de Aquino (Arlen Kexedé), Geraldo Silva Santos (Geraldo Quilombola), Walderiz Vieira Leitão (Walderiz Leitão)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_nc2ba_53_assinado.pdf</t>
+    <t>Professora Géssica (Géssica Braga de Almeida), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Geraldo Quilombola (Geraldo Silva Santos), Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_nc2ba_53_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a criação da Secretaria Municipal da Mulher, assegurando o acesso a políticas públicas voltadas à promoção da igualdade de gênero, à proteção dos direitos das mulheres e ao enfrentamento da violência.</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha), Árlen Aparecido Durães de Aquino (Arlen Kexedé), Clóvis Assis Ramos de Souza (Clóvis do Brejo), Geraldo Silva Santos (Geraldo Quilombola), Géssica Braga de Almeida (Professora Géssica)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_no_54_1.pdf</t>
+    <t>Daniel Rocha (Daniel Fonseca Rocha), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Clóvis do Brejo (Clóvis Assis Ramos de Souza), Geraldo Quilombola (Geraldo Silva Santos), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_no_54_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, avalie a viabilidade de instalar sistemas de energia solar em todos os poços artesianos públicos da zona rural, visando reduzir os custos com energia elétrica, garantindo maior eficiência e economicidade na operação dos poços.</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha), Antônio Fábio Vieira de Moura (Fábio Construtor), Clóvis Assis Ramos de Souza (Clóvis do Brejo)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_no_55_2.pdf</t>
+    <t>Daniel Rocha (Daniel Fonseca Rocha), Clóvis do Brejo (Clóvis Assis Ramos de Souza), Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_no_55_2.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, realize a manutenção e promova melhorias nas estradas rurais das comunidades do Retiro do Morro, Travessão do Morro, Macaúba, Cabaceira Curral Velho Quebra e Lagoa, garantindo melhores condições de tráfego e segurança para os moradores e produtores locais.</t>
   </si>
   <si>
-    <t>Antônio Marcos Ferreira de Souza (Tonim do Peixe), Joaquim Johnny Ruas (Johnny da Florestal), José Adilson Ferreira da Silva (Dil Ferreira)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_nc2ba_56_-_assinada_assinado.pdf</t>
+    <t>Dil Ferreira (José Adilson Ferreira da Silva), Johnny da Florestal (Joaquim Johnny Ruas), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_nc2ba_56_-_assinada_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: : Que o Poder Executivo, por meio do departamento competente, promova a construção de um bueiro em tubo Armco na estrada que liga o Distrito do Retiro à comunidade Boca Rio. A localização específica do referido bueiro é nas proximidades do Bar João de Veríssimo, na comunidade Unidos Barreiro dos Angicos.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_57_1_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_57_1_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie o mobiliário necessário para viabilizar a mudança para a nova Unidade Básica de Saúde (UBS) do distrito de Vila do Morro, garantindo condições adequadas para o atendimento da população, bem como coloque em funcionamento os consultórios odontológicos, assegurando o acesso aos serviços de saúde bucal na comunidade.</t>
   </si>
   <si>
-    <t>Walderiz Vieira Leitão (Walderiz Leitão), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Géssica Braga de Almeida (Professora Géssica)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_58_-assinada.pdf</t>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Professora Géssica (Géssica Braga de Almeida), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_58_-assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a reforma das praças do Bairro Bandeirante, do Bairro Aparecida e demais praças do município, incluindo a instalação de bancos, playgrounds para as crianças e a arborização, visando oferecer espaços públicos mais estruturados, seguros e acolhedores para a população.</t>
   </si>
   <si>
-    <t>Walderiz Vieira Leitão (Walderiz Leitão), Joaquim Johnny Ruas (Johnny da Florestal)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_59_-_assinada.pdf</t>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Johnny da Florestal (Joaquim Johnny Ruas)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_59_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação;  Que o Poder Executivo, por meio do departamento competente, promova a perfuração de dois poços artesianos nas comunidades de Olhos D'Água, Araçá, Bom Jardim da Prata, Brejo da Felicidade e Saputá. Além disso, que seja realizada a perfuração e equipagem de um poço artesiano na comunidade Jardim Bananeira, com a finalidade de atender às demandas da Unidade de Saúde e da Escola Estadual Epaminondas Leite. Por fim, que seja providenciada a perfuração de poços artesianos, bem como a disponibilização de materiais hídricos, reservatórios e tubos para as comunidades de Brejo da Felicidade, Cabaceiras, Lagoa Grande e Mirante, assegurando melhores condições de acesso à água nessas regiões.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_60_-_assinada_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_60_-_assinada_1.pdf</t>
   </si>
   <si>
     <t>Indicação: : Que o Poder Executivo, por meio do departamento competente, promova a construção de um quebra-molas no cruzamento da Rua São Romão com a Rua Astolfo Caetano, em frente à praça pública municipal, a construção de dois quebra-molas na Avenida Oscar Caetano Gomes, bem como a implantação de redutores de velocidade (quebra-molas ou lombadas) na Rua São Romão, na Rua Odilon Barbosa e em frente à Escola Estadual Jacinto Magalhães.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_61_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_61_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, realize a ampliação e reforma do posto de saúde do bairro Sagrada Família.</t>
   </si>
   <si>
-    <t>Ramiro Ferreira Lima (Ramiro da Colônia), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Clóvis Assis Ramos de Souza (Clóvis do Brejo)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_62_-_assinado.pdf</t>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Clóvis do Brejo (Clóvis Assis Ramos de Souza), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_62_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a pavimentação asfáltica das seguintes vias:_x000D_
 • Bairro Sagrada Família: Rua João Otto, Rua Arnaldo Lima, Rua Epaminondas Leite, Rua Francisco Amorim, Rua Padre Francisco, Rua Padre Peixoto e Rua Padre Guerino Lassafa._x000D_
 • Bairro Funcionários: Rua João Aguiar e Rua Jardim Milena._x000D_
 • Bairro Bandeirantes: Ruas D, F, Avenida Brasil, Rua Astrogildo Rodrigues Cordeiro, Rua Aristeu Maciel, Rua Apolinário Leal, Rua Deputado Jorge Vargas e Rua Elpídio Canabrava.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_63_2025_assinado_250220_105549.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_63_2025_assinado_250220_105549.pdf</t>
   </si>
   <si>
     <t>Indica a adoção de providências urgentes para viabilizar o fornecimento de água destinada à irrigação das áreas verdes das praças dos bairros Jiboia e Mocambo, evitando, assim, a degradação da vegetação e a consequente perda da grama.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_64_2025_assinado_250220_105403.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_64_2025_assinado_250220_105403.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de realizar reparos na ponte da estrada Tinguis-Jiboia, tendo em vista a existência de dois buracos que representam risco de acidentes e podem resultar em uma tragédia.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_65.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Indicação: Versa sobre a necessidade de aquisição de um terreno para a implantação de um novo cemitério na Vila do Morro, visando atender à crescente demanda da comunidade.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_nc2ba_66_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_nc2ba_66_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova reforma e ampliação do PSF do bairro Bandeirante.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_nc2ba_67_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_nc2ba_67_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a recuperação das ruas Raul Paixão, Aldair Santana, Elpídio Canabrava, Antônio Coutinho, Francisco Mendonça, Turíbio Mendonça e Leo Vergildo Narciso de Oliveira, garantindo melhores condições de trafegabilidade e segurança para os moradores.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_nc2ba_68_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_nc2ba_68_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencia a instalação de manilhas na Comunidade de Tendinha, especificamente nos trechos próximos à residência da senhora Marlene, antes da escola local e logo após a escola.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_nc2ba_69_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_nc2ba_69_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a instalação de mata-burros na zona rural do município, conforme segue:_x000D_
 • Um mata-burro na comunidade do Brejo, no trecho em frente à residência do senhor Joaquim Teodoro._x000D_
 • Dois mata-burros na propriedade do senhor Zé de Maciano, sendo um nas proximidades do moinho e outro próximo à manilha._x000D_
 • Um mata-burro na estrada da comunidade do Espinheiro, próximo à rodovia MG-402.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_nc2ba_70_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_nc2ba_70_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a pavimentação asfáltica ou a execução de calçamento na Vila da Santa Rita, garantindo melhores condições de infraestrutura para a comunidade.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_nc2ba_71_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_nc2ba_71_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize o pagamento do piso salarial nacional aos professores e demais profissionais do magistério, conforme a legislação vigente.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_nc2ba_72_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_nc2ba_72_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a devida correção no Plano de Carreira previsto na Lei nº 3.340, garantindo que a jornada de trabalho dos professores da Educação Infantil seja integralmente reconhecida como carga horária de 30 horas semanais.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_nc2ba_73_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_nc2ba_73_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a revisão do Plano de Carreira, Cargos e Vencimentos dos servidores públicos municipais, visando à valorização profissional, ao equilíbrio salarial e à adequação às demandas atuais do serviço público.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_74_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_74_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie com urgência dois reservatórios de água potável, com capacidade de 10 ou 15 mil litros, para atender à Unidade Básica de Saúde (UBS) da Comunidade Quilombola Buriti do Meio e à Escola Semei localizada na mesma comunidade, pois ambas enfrentam extrema dificuldade para se manter devido à falta de abastecimento adequado de água.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_75_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_75_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova com urgência a construção de uma escola na Comunidade Quilombola Buriti do Meio, visando garantir um atendimento adequado às crianças da educação infantil.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_76_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_76_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a retirada dos entulhos e resíduos de lixo acumulados na Comunidade do Retiro, especificamente na rua que dá acesso ao cemitério novo.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_nc2ba_77_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_nc2ba_77_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, realize o patrolamento da Rua Mestra Heralina e o recapeamento asfáltico da Rua Inocêncio Cangussu, visando a melhoria da infraestrutura viária e a segurança dos moradores.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_78_-_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_78_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, adote medidas urgentes para a manutenção e melhoria da estrada rural que liga a Comunidade do Retiro à Comunidade Boa Vista até o Assentamento, bem como do trecho do Corredor CPI (que desce até a igreja) ao Assentamento, garantindo melhores condições de trafegabilidade e segurança para os moradores.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_79_-_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_79_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicação: : Que o Poder Executivo, por meio do departamento competente, realize a pavimentação asfáltica da Rua José Neri Gangana, no bairro São José, garantindo melhores condições de infraestrutura e mobilidade para os moradores.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_80_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_80_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a criação de uma horta comunitária nos bairros Vila Vicentina e João Aguiar.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_81_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_81_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a ligação de energia elétrica na quadra poliesportiva do povoado do Retiro, a fim de garantir o uso adequado e seguro do espaço.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_82_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_82_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a perfuração de um poço artesiano na Comunidade de Lagoa Grande, considerando a necessidade de melhorar o abastecimento de água para a população local.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_83_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_83_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a alteração da rota do transporte escolar, a fim de melhor atender às necessidades dos alunos das comunidades envolvidas, adaptando o trajeto para a seguinte rota: saindo da Comunidade Caraíbas, passando por Piriri (margem esquerda do Pau D’óleo), Piriri (margem do Pau D’óleo), Santo Antônio até Pau D’óleo. Além disso, solicita-se a construção de mata-burros no percurso, garantindo a melhoria do acesso e a segurança do transporte.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_84_-_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_84_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a ampliação da extensão da Rua Mestre Joaquim Pinto, que dá acesso à fazenda de Aristomil, considerando que a via atualmente se encerra em uma área tomada por vegetação.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_nc2ba_85_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_nc2ba_85_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio do departamento competente, promova a criação de uma horta comunitária no bairro Eldorado para atender os moradores com a produção de alimentos saudáveis.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_nc2ba_86_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_nc2ba_86_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, busque junto à Secretaria Estadual de Saúde a captação de recursos para a construção de uma Unidade Básica de Saúde (UBS) no bairro Eldorado.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_nc2ba_87_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_nc2ba_87_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, solicite junto ao Ministério da Saúde a disponibilização de uma Unidade Odontológica Móvel para atender as comunidades rurais, garantindo acesso a serviços essenciais de saúde bucal.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_no_88_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_no_88_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, designe um engenheiro para atuar na Defesa Civil do município, a fim de fortalecer a estrutura técnica do órgão.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_no_89_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_no_89_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a construção de uma Unidade Básica de Saúde (UBS) no bairro Bandeirantes, visando ampliar o acesso à saúde e melhorar o atendimento à população local.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no_90_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no_90_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do órgão competente, adote as providências necessárias para a destinação e liberação de um terreno adequado à construção de um novo Centro de Atenção Psicossocial (CAPS).</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_nc2ba_91_assinado_2.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_nc2ba_91_assinado_2.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a reabertura dos pontos de atendimento dos Correios nas localidades de Mocambo, Jiboia e Retiro, com o intuito de atender de maneira adequada as comunidades localizadas nessas regiões e adjacências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_nc2ba_92_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_nc2ba_92_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a instalação de um ponto de atendimento dos Correios na margem esquerda do Rio São Francisco, na comunidade do Pau D’Óleo, visando atender às necessidades da população local e de suas adjacências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_93_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_93_2025.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo construa um portão para entrada lateral do posto de saúde do bairro João Aguiar, que servirá de entrada para os servidores.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_94_2025_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_94_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente, a isenção da cobrança pela travessia na balsa para os servidores da secretaria municipal de educação, que estão lotados na margem esquerda do Rio São Francisco.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_95_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_95_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a construção da galeria de drenagem na Rua Silva Jardim.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_96_2025_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_96_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, adote as providências necessárias para regularizar o fornecimento de água potável na Escola Municipal Bernardino Pereira de Oliveira, na Comunidade de Cedro.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_97_2025_asa_ponte_piteira_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_97_2025_asa_ponte_piteira_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo viabilize através do departamento competente, a reconstrução da asa da Ponte da Piteira.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_98_2025_quadra_croa_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_98_2025_quadra_croa_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova a construção de uma quadra poliesportiva no Povoado do Croá, através do departamento competente.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_99_2025_iluminacao_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_99_2025_iluminacao_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova a iluminação do campo de futebol Society do Povoado Santa Rita, bem como a troca de lâmpadas da iluminação pública que estão queimadas, através do departamento competente.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/176/portaria_100_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/176/portaria_100_2025.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova a pavimentação asfáltica da rua Rua Francisco Martins, no bairro Lapinha, através do departamento competente.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_nc2ba_101_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_nc2ba_101_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, designe uma equipe técnica para a manutenção e conservação dos poços artesianos do município, garantindo o abastecimento contínuo e de qualidade para as comunidades.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_nc2ba_102_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_nc2ba_102_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, realize a recuperação de aproximadamente 8 km da estrada que liga a localidade de Caraíbas às localidades de Periperi, Brejão e Veredinha, situadas na margem esquerda da comunidade de Pau Dóleo, garantindo condições adequadas para o tráfego de veículos, especialmente ônibus, e assegurando o atendimento adequado aos moradores da região.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_padre_paraiso_28129_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_padre_paraiso_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que sejam adotadas providências para a realização da limpeza e pavimentação do trecho da Rua Padre Paraíso, localizado no Centro Histórico de São Francisco, o qual permanece como o único logradouro da região ainda sem calçamento. O referido trecho passa pelos fundos da Igreja Matriz de São José e desemboca na Praça Heráclito Ortiga, ladeando a Praça da Quixabeira e o prédio da Biblioteca Municipal, dois importantes pontos históricos do município.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_104_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_104_2025.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente, a realização de obras de recuperação na estrada vicinal que dá acesso ao povoado/comunidade do Muquém até a residência do Sr. Adão Gracia.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_105_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_105_2025.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente, a realização de obras de recuperação na estrada vicinal, no trecho que vai da Escola Municipal do Muquém até a propriedade de João de Felício.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_106_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_106_2025.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente, a limpeza e reforma do posto de saúde do Povoado do Retiro.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_107_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_107_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, realize a ampliação e a reforma da rampa de acesso para jet ski na Praça dos Pescadores, onde está situado o “Bar de Butinha”.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_nc2ba_108_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_nc2ba_108_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a reforma e a cobertura da quadra poliesportiva da Escola Municipal Santa Marta, situada na Comunidade do Pau D’Ólio.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_nc2ba_109_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_nc2ba_109_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a aquisição de um bebedouro e assentos para a sala de espera, realize a manutenção da pintura da Unidade Básica de Saúde (UBS) da Comunidade do Pau D’Ólio, bem como designe um agente de saúde para atender as necessidade da população local.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_110_2025_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_110_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova a construção e instalação de um posto de saúde no Povoado de Santa Rita, através do departamento competente.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_111_2025_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_111_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova reabertura do ponto dos Correios no Povoado de Angical e abertura de um ponto no Povoado do Croá, através do departamento competente.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_112_2025_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_112_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova a construção de um chafariz público nos Povoados Angical, Santa Rita e Croá e nas Comunidades Brejo e Barriguda.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_113_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_113_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do órgão competente, viabilize a reforma da creche localizada na Comunidade do Retiro, vinculada à Escola Municipal José Vieira Raposo.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_114_-_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_114_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a construção de uma quadra poliesportiva para a sede da Escola Municipal José Vieira Raposo.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_115_-_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_115_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a instalação de bueiros nas localidades das comunidades rurais de São José, Novo Horizonte, Barreiro dos Angicos, Calderões (Cubango), Brejo da Felicidade, Ilha das Porteiras, Tapera, Brejo dos Angicos e Lagoa Grande, com o objetivo de melhorar a trafegabilidade e oferecer mais segurança à população que necessita transitar por essas vias.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_116_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_116_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação:  Que o Poder Executivo, por meio do departamento competente, realize a limpeza e manutenção do porto de embarque e desembarque do Sagrada Família, considerando que atualmente o local se encontra em condições precárias, dificultando o acesso dos pescadores e comprometendo a segurança das operações.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_117_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_117_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a disponibilização de um veículo exclusivo para atender o posto de saúde do Sagrada Família, destinado ao transporte da equipe de agentes comunitários de saúde, médicos e enfermeiros. O veículo será fundamental para possibilitar deslocamentos urgentes, especialmente no atendimento a pacientes que, por dificuldades de locomoção, não conseguem comparecer à unidade de saúde.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_118_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_118_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, realize a limpeza e reforma do porto de embarque e desembarque na localidade do Peixe Vivo, garantindo melhores condições de uso para a população. Além disso, que promova a construção de um píer, proporcionando estrutura adequada para o embarque e desembarque de barcos de popa e jetskis, fortalecendo tanto as atividades pesqueiras quanto o potencial turístico da região.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_119_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_119_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a melhoria da estrada que liga a comunidade Ribeirão, no trecho entre Seu Honorato e a Igreja Católica, com o cascalhamento adequado, proporcionando uma infraestrutura mais eficiente e segura para todos os usuários da via.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_120_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_120_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova melhorias nas estradas da comunidade Quilombola Buriti do Meio, com a execução de manilhamento nas vias próximas à Igreja Católica e à localidade de José da Paixão.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_nc2ba_121_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_nc2ba_121_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie, junto à Secretaria Municipal de Esporte, Cultura e Lazer, a inclusão do pedido para a construção de um Centro Comunitário Esportivo no Bairro Eldorado, por meio do Novo PAC, além da solicitação de recursos oriundos de emendas parlamentares do Deputado Reginaldo Lopes.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_nc2ba_122_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_nc2ba_122_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a manutenção das estradas que ligam o Mocambo à Jiboia, bem como das estradas que conectam a Comunidade Vargem de Casa até a Comunidade Bom Sucesso.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_nc2ba_123_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_nc2ba_123_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente e em parceria com a Secretaria de Desenvolvimento Social, promova a Ação Global nas comunidades Quilombola Bom Jardim da Prata, Mocambo, Quatis e Canabrava. Trata-se de uma iniciativa essencial para levar serviços e apoio à população dessas comunidades.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_124_permuta_ubs_assinado_250327_090048.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_124_permuta_ubs_assinado_250327_090048.pdf</t>
   </si>
   <si>
     <t>Indicação: Que determine ao departamento competente a adoção das providências necessárias para viabilizar a aquisição de um_x000D_
 terreno, por meio de permuta, destinado à construção da Unidade Básica de Saúde (UBS) do Povoado de Santana do São Francisco.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_125_extensao_rede_assinado_250327_090314.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_125_extensao_rede_assinado_250327_090314.pdf</t>
   </si>
   <si>
     <t>Indicação: Que determine ao departamento competente a adoção das providências necessárias para viabilizar a extensão da rede elétrica nas ruas do Povoado de Santana do São Francisco.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_126_reforma_tinguis_assinado_250327_090540.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_126_reforma_tinguis_assinado_250327_090540.pdf</t>
   </si>
   <si>
     <t>Indicação: Que determine ao departamento competente a adoção das providências necessárias para reformar o ponto de atendimento da comunidade Tinguis e restabelecer os atendimentos no local.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_127_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_127_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a instalação de iluminação pública nos pontos que ainda não possuem, na comunidade Quilombola Buriti do Meio, a fim de garantir maior segurança e acessibilidade aos moradores dessa comunidade.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_nc2ba_128_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_nc2ba_128_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a construção de dois redutores de velocidade (quebra-molas) na Avenida Perimetral, no trecho que liga o PSF do bairro Sobradinho até a rua São Romão. Esse percurso é de grande circulação, especialmente de alunos da Escola Municipal José D’Ávila Pinto e usuários do PSF, além de ser uma via de tráfego intenso.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_129_2025_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_129_2025_1.pdf</t>
   </si>
   <si>
     <t>Indicação: A Instalação de 06 (seis) mata-burros na estrada que liga a Comunidade de Gildete Cunhada Rocha até na estrada da Barra.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_nc2ba_130_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_nc2ba_130_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a manutenção dos banheiros na balsa e designe um profissional responsável pela limpeza contínua do local.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_nc2ba_131_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_nc2ba_131_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a construção de redutores de velocidade (quebra-molas) na Rua Padre Modesto, no cruzamento com a Rua Amaro Falcão.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_nc2ba_132_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_nc2ba_132_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a manutenção e a realização de melhorias na estrada da Comunidade Cipoal, garantindo melhores condições de tráfego e segurança para os moradores e produtores locais</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_no_133_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_no_133_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, realize a pintura e a reforma do paredão da orla do rio São Francisco, garantindo sua conservação e valorização estética.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_no_134_-_ramiro_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_no_134_-_ramiro_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a construção de uma Unidade Básica de Saúde (UBS) nos bairros Sagrada Família e Mirante, considerando que são bairros de grande extensão e população.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_no_135_-_permuta_-_assinada_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_no_135_-_permuta_-_assinada_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a permuta de um terreno rural para a realização da tradicional Festa do Leite na comunidade Lagoa Grande.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_no_136_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_no_136_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a destinação de uma ambulância para atender às necessidades de urgência e emergência da população.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_no_137_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_no_137_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, disponibilize um veículo para ser lotado na Unidade de Saúde da Comunidade do Retiro.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_138_centro_fisioterapia.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_138_centro_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente, implantação de um Centro de Tratamento Especializado de Fisioterapia na sede do município de São Francisco.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_138_-_walderiz_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_138_-_walderiz_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie o patrolamento e demais melhorias necessárias na estrada rural principal que dá acesso ao transporte escolar, especialmente no trecho de aproximadamente 3 km que abrange o ponto de parada na fazenda do senhor Rosinha, no Angico Branco até Zé Cocá.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_nc2ba_140_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_nc2ba_140_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a manutenção e melhorias nas estradas das comunidades Jenipapo e Ponte Feliz, com a realização de cascalhamento e demais ações necessárias para garantir melhores condições de trafegabilidade.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_nc2ba_141_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_nc2ba_141_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a equipagem dos poços artesianos nas comunidades Área, Lontra e Barreiro das Cabaceiras, garantindo pleno funcionamento e abastecimento adequado de água para os moradores.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_nc2ba_142_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_nc2ba_142_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a pavimentação asfáltica da Rua Arco Íris, localizada no bairro Sobradinho.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_143_ppp_quiosques_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_143_ppp_quiosques_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que Poder Executivo, por meio do departamento competente, adote providências para formalizar parcerias público privadas para construção de quiosques nas praças públicas de nossa cidade.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_144_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_144_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a instalação de sistemas de energia solar nos poços artesianos das comunidades do Pau D’Óleo, Saputá e Brejo da Felicidade.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_145.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_145.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, promova a instalação de chafarizes de água potável nas comunidades do Mocambo, Curral Velho, Gameleira, Retiro do Morro, Bom Jesus da Lagoa, Buritizinho e Juncal.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_146_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_146_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a instalação de um redutor de velocidade (quebra-molas) na Avenida Perimetral, em frente à Marmoraria Belas Artes, nº 2237, localizada no bairro Eldorado.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no_147_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no_147_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a disponibilização de um veículo com carroceria para atender à comunidade do Pau d’Óleo, localizada na margem esquerda do Rio São Francisco, com o objetivo de proporcionar melhores condições de acesso a serviços essenciais.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_nc2ba_148_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_nc2ba_148_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize o aumento no número de fichas para atendimentos médicos no Posto de Saúde da Comunidade de Pau’Dóleo, considerando que essa unidade de saúde também atende moradores de diversas comunidades vizinhas, como São Martinho, Cedro, Papamel, Contendas, Veredinha, Santo Antônio, Caldeirões, entre outras.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_nc2ba_149_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_nc2ba_149_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio do Departamento, promova a equipagem dos poços artesianos das comunidades de Lontra, Areá e Veredinha, viabilizando o pleno funcionamento dessas estruturas e garantindo o acesso à água potável para os moradores locais.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_nc2ba_150_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_nc2ba_150_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio do departamento competente, viabilize a instalação de sinal de internet Wi-Fi na Praça do Centenário, por meio do Programa Wi-Fi Brasil, do Governo Federal.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_151_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_151_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a instalação de uma academia ao ar livre na comunidade Quilombola Buriti do Meio.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_nc2ba_152_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_nc2ba_152_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a realização de operação tapa-buracos e serviços de patrolamento nas seguintes vias públicas:_x000D_
 • Rua Jasmim, no Bairro Sobradinho;_x000D_
 • Rua que dá acesso do Bairro Eldorado à Creche Nossa Senhora_x000D_
 Aparecida;_x000D_
 • Saída do Bairro Eldorado pela Rua Tazinho Vieira;_x000D_
 • Rua Mestra Hercília;_x000D_
 • Rua Zezé Generoso, no Bairro Lapinha.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_153_2025_permuta_presidio_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_153_2025_permuta_presidio_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, adote providências no sentido de viabilizar a aquisição, mediante_x000D_
 permuta, de imóvel rural com área compatível e dotado de infraestrutura mínima (acesso à água e energia elétrica), destinado à construção de_x000D_
 um novo presídio no Município de São Francisco.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_nc2ba_154_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_nc2ba_154_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a construção de uma praça no povoado de Alto São João, conforme previsto na emenda impositiva de minha autoria, devidamente incluída na Lei Orçamentária Anual, com dotação orçamentária proveniente da fonte 150000.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_nc2ba_155_assinado_2.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_nc2ba_155_assinado_2.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a pavimentação asfáltica da rua principal do Povoado Alto São João.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_nc2ba_156_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_nc2ba_156_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a designação de um profissional responsável pela limpeza contínua dos banheiros do Mercado Municipal.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_no_157_-_geraldo_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_no_157_-_geraldo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a realização de melhorias com cascalhamento na estrada da localidade de Santa Rita, especialmente no trecho que se inicia nas proximidades da residência do senhor Ildeu e segue em direção ao município de Luislândia.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_nc2ba_158_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_nc2ba_158_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, promova a manutenção e realize melhorias na estrada rural da Comunidade Jacarandá.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_no_159_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_no_159_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a pavimentação asfáltica da Rua Arnaldo Cunha, Rua A e Rua B, localizadas no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_no_160_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_no_160_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a instalação de chafarizes com água potável nas comunidades de Lagoa Grande, Novo Horizonte, Saputá, Bom Jardim da Prata, Brejo da Felicidade e Sapé.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_161_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_161_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie a realização de serviços de manutenção e melhorias nas estradas vicinais das comunidades de Lagoa da Prata, Tabuleiro e Capão, com a devida execução de patrolamento e demais intervenções necessárias.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_no_162_assinada_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_no_162_assinada_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie, com urgência, o recapeamento da Rua Francisca Barbosa, especialmente no trecho em frente à Igreja de Santo Antônio, localizada no Bairro São José, tendo em vista o iminente início dos festejos em honra a Santo Antônio, tradicional celebração da comunidade local.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_nc2ba_163_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_nc2ba_163_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a disponibilização de recursos hídricos para atender às necessidades da comunidade do Cedro.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_nc2ba_164_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_nc2ba_164_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, encaminhe para licitação o projeto visando à conclusão das obras das creches localizadas nas comunidades do Retiro, Morro e Sagrada Família, repactuações com os seguintes IDS: ID 25599, ID 25600, ID 3043, ID 3042 e ID 30956, viabilizadas por meio da intervenção do Deputado Federal Reginaldo Lopes e da atuação da vereadora que esta subscreve, conforme documentos anexos a esta indicação.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_nc2ba_165_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_nc2ba_165_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie o lançamento, no Sistema Integrado de Monitoramento, Execução e Controle (SIMEC), junto ao FNDE, da nova medição da obra da escola do bairro Eldorado, vinculada ao ID 25999, que foi objeto de repactuação com a intervenção do Deputado Federal Reginaldo Lopes e da atuação da vereadora que esta subscreve. Após o lançamento da medição, que sejam adotada as providências para requerer o desembolso dos recursos financeiros junto ao Fundo Nacional de Desenvolvimento da Educação – FNDE.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao_no_166_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao_no_166_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, viabilize, com urgência, a recuperação da estrada rural que atende à comunidade Prateada, em especial no trecho que se estende do salão da Associação até a fazenda do senhor Dário, considerando que o referido segmento se encontra em condições precárias, praticamente intransitável, comprometendo a circulação de moradores e o tráfego de veículos.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_no_167_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_no_167_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, estabeleça um critério eficiente de comunicação, seja por telefone ou outro meio acessível, para informar os pacientes do Tratamento Fora do Domicílio (TFD) sobre a confirmação dos veículos que realizarão o transporte, preferencialmente no próprio ato do agendamento, a fim de evitar que os pacientes tenham que se deslocar novamente de suas comunidades unicamente para essa confirmação.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_nc2ba_168_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_nc2ba_168_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie, após o término da vigência do Decreto nº 024, de 30 de abril de 2025, que declarou estado de calamidade financeira no âmbito da Administração Pública Municipal e uma vez regularizada a situação fiscal do Município, a concessão do Auxílio Acessibilidade a todos os professores e demais profissionais da Educação que atuam nas escolas do meio rural.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_no_169_-_assinatura.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_no_169_-_assinatura.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, através dos departamentos competentes, promova a complementação da pavimentação asfáltica na Rua 06, localizada no bairro Eldorado, e que sejam adotadas providências quanto ao corte das árvores ou à adoção de outras medidas cabíveis, em virtude da proliferação de morcegos no local, que têm causado transtornos e colocado em risco a nsaúde dos moradores.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_no_170_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_no_170_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie, com urgência, melhorias na Rua Mestre Joaquim Pinto, situada nas proximidades do Café Norte de Minas, bem como, posteriormente, a execução de pavimentação asfáltica em toda a sua extensão, tendo em vista os relatos de acidentes e danos a veículos ocasionados pelas precárias condições da via.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_171_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_171_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a equipagem de um poço artesiano na comunidade do Pau D’Óleo.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_nc2ba_172_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_nc2ba_172_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente a construção de redutores de velocidade (quebra-molas ou lombada) ao longo da Av. Gregório Almeida, principal via do Bairro Sobradinho.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_173_-_walderiz_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_173_-_walderiz_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a continuidade da pavimentação asfáltica da rua Paraguai, no bairro São Pedro, de forma a completar toda a extensão da via.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_174_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_174_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, realize, com urgência, melhorias na estrada do Moinho, localizada no Córrego do Brejo. É necessário o cascalhamento (toá) da via, que atualmente se encontra em estado intransitável, com enormes crateras acumulando água, comprometendo a segurança e a trafegabilidade. Ressalta-se que essa estrada é rota de transporte escolar, o que reforça a urgência da intervenção para garantir o acesso seguro dos estudantes e demais moradores da comunidade.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_175.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_175.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo forneça aos pacientes sensor “Freestyle Libre” para o monitoramento contínuo da glicose em pacientes com diabetes mellitus.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_176.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo construa a cobertura da quadra poliesportiva do bairro Jardim Graziela.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_177_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_177_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova a instalação de duas luminárias, um novo alambrado e dois vestiários na quadra poliesportiva do bairro Aparecida.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no_178_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no_178_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, promova a limpeza de toda a extensão da Avenida Juscelino Kubitschek.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_no_179_-_assinada_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_no_179_-_assinada_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize a doação do bem imóvel onde funcionava a antiga Escola Municipal Benedito Rocha para a Associação do Tinguis, situada na comunidade Tinguis.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_no_180_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_no_180_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie a limpeza e pintura dos meios-fios da Praça dos Bandeirantes e da Praça da Aparecida.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_no_181.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_no_181.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que por meio do departamento competente, viabilize a implantação de uma pista de caminhada ao redor do Parque  Municipal Zezé Botelho.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_no_182.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_no_182.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que por meio do departamento competente, providencie a cobertura da quadra poliesportiva do bairro Bandeirantes.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_183_coopanorte.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_183_coopanorte.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade da formalização da cessão de uso do imóvel atualmente ocupado pela Cooperativa de agricultores familiar agroextrativistas e dos trabalhadores no processamento dos frutos do Cerrado do norte de Minas Gerais -  COOPANORTE, localizado na Av. Arnaldo Lima Ou Perimetral, nº 790, com o objetivo de regularizar a posse do referido bem público</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_184_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_184_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, através do departamento competente, que seja realizada pavimentação asfáltica na Rua Zezé Generoso, no bairro Geraldo Magela.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_185_-_cobertura_quadras.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_185_-_cobertura_quadras.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através do departamento competente, promova a instalação de cobertura das quadras poliesportivas do bairro Aparecida e do Bairro São Luiz.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_186_-_limpeza_de_terreno.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_186_-_limpeza_de_terreno.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através do departamento competente, seja realizada a limpeza de um terreno de propriedade do Município, localizado na Rua “C”, no bairro São Cristóvão.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_187_-_destinacao_carros.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_187_-_destinacao_carros.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que os veículos que serão baixados do patrimônio da Câmara Municipal e incorporados ao patrimônio do Poder executivo, sejam destinados às Secretarias Municipais de Ações Comunitárias e de Infraestrutura.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_188_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_188_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação::  Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a perfuração de um poço artesiano na Comunidade Machado.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/355/indicacao_189_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/355/indicacao_189_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a reforma da Escola Municipal José Vieira Raposo, situada na comunidade Alto São João.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_190_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_190_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, promova a reforma da Praça da Saudade.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_no_191_-_geraldo_-_asssinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_no_191_-_geraldo_-_asssinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie, com a máxima urgência, a execução de serviços de melhoria e cascalhamento na estrada da Passagem Funda, utilizada para o transporte escolar, bem como nas proximidades das residências da senhora Juliana, da senhora Maria de Manel e do senhor Vilmar, na comunidade Quilombola Buriti do Meio, estendendo-se também ao trecho na Comunidade Ribeirão.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_no_192_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_no_192_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a criação de um Sistema de Acompanhamento de Cirurgias e Exames mediante a emissão de Protocolo Individual para cada paciente da Rede Municipal de Saúde, possibilitando o acompanhamento, de forma clara e transparente, do andamento dos procedimentos médicos agendados.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_193_2025_pavimentacao_retiro.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_193_2025_pavimentacao_retiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através do departamento competente, providencie a pavimentação asfáltica da rua Josefino de Oliveira Rosa, que dá acesso ao cemitério e ao campo de futebol localizada no povoado do Retiro.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_194_2025_pavimentacao_retiro.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_194_2025_pavimentacao_retiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através do departamento competente, providencie a pavimentação asfáltica da rua Rua Sady Maynart localizada no povoado Retiro.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_no_195_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_no_195_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo  Municipal, por meio do departamento competente, promova a equipagem dos poços artesianos localizados nas seguintes comunidades rurais: _x000D_
 • Furado Grande _x000D_
 • Quatis _x000D_
 • Quebra / Igreja _x000D_
 • Quebra – Cassionides _x000D_
 • Curral Velho / Toninho Coelho _x000D_
 • Roça Velha / Adalberto _x000D_
 • Buriti do Meio _x000D_
 • Croá / Poço Antigo</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_no_196_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_no_196_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, formalize parceria com profissional da área de radiologia para a prestação de serviços de emissão de laudos das imagens obtidas por meio do aparelho de tomografia existente no Hospital Municipal, garantindo a adequada assistência diagnóstica à população.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_nc2ba_197_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_nc2ba_197_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie a cobertura (tampagem) e a devida manutenção das bocas de lobo localizadas nas proximidades da Escola Municipal Mestra Hercília, na Rua Oscar Caetano.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_nc2ba_198_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_nc2ba_198_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie, a passagem regular de caminhãopipa para molhar a estrada que dá acesso ao ponto de embarque e desembarque da balsa, em ambos os lados do rio, com o objetivo de amenizar a poeira excessiva gerada no local.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_199_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_199_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie a manutenção e melhorias na estrada, nas proximidades de Sales a Mangair, na divisa com Japonvar, bem como nas comunidades de São João e Capim Vermelho, incluindo serviços de cascalhamento em pontos específicos, patrolamento e, quando necessário, a utilização de caminhão-pipa para o controle da poeira.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_200.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_200.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, promova a construção de chafarizes de água potável nas seguintes comunidades da zona rural: _x000D_
 1. Comunidade Barreiro dos Angicos – no pátio da Igreja Nossa Senhora das Graças;_x000D_
 2. Comunidade Perdizes – nas proximidades da residência do Sr. Raimundo Nascimento Gaia;_x000D_
 3. Comunidade Jardim – nas imediações do bar do Sr. Getúlio;_x000D_
 4. Comunidade Barreiro dos Angicos – próximo ao bar do Sr. João de Veríssimo.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_201_reforma_quadra_sobradinho.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_201_reforma_quadra_sobradinho.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova uma reforma na quadra poliesportiva do bairro Sobradinho.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_202_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_202_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie a realização de melhorias na Rua José Neri Gangana, com a devida execução de serviço de patrolamento.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_no_203_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_no_203_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a implementação de plano de saúde destinado aos servidores públicos dos Poderes Legislativo e Executivo municipais, garantindo-lhes adequada assistência à saúde.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_204_trajeto_carro_de_boi.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_204_trajeto_carro_de_boi.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de realização de melhorias e serviços de recuperação em todo o trajeto das estradas vicinais que dão acesso à Vila do Morro, em especial aquelas utilizadas tradicionalmente durante o evento da Festa do Carro de Boi, que ocorrerá nos dias 12 e 13 de julho de 2025.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_205_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_205_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizada pavimentação asfáltica nas ruas Rua coronel Nunes brasileiro, Rua Osvaldo Viana e Rua Antônio leite Gangana, todas no bairro João Aguiar.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/401/assinado_-_indicacao_206_pavimentacao.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/401/assinado_-_indicacao_206_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizada pavimentação asfáltica na Rua Zeca Mendes no bairro São José, neste município.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_no_207_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_no_207_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie a construção de uma quadra poliesportiva na Comunidade Quilombola Buriti do Meio.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_no_208_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_no_208_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a pavimentação asfáltica das Ruas Ministro Alckim e Ministro Hermenegildo Barros, a fim de garantir melhores condições de tráfego e mobilidade urbana.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no_209_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no_209_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, promova a reforma da Ponte Feliz.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_210_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_210_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize a revitalização do espaço público localizado no bairro João Aguiar, na Rua Osvaldo Viana (início da Avenida Montes Claros), atualmente utilizado de forma inadequada como ponto de descarte de lixo, para a construção de um campo de futebol destinado às crianças, adolescentes e demais moradores da comunidade.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_no_211_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_no_211_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie a instalação de manilhas no córrego localizado na Comunidade Rodeador/São Martinho.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_no_212_-_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_no_212_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie a pavimentação asfáltica da Rua Zezé Generoso, localizada no bairro Lapinha, e da Rua Lourenço de Carvalho, situada no bairro Aparecida.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_213_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_213_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie a continuidade da pavimentação asfáltica da Rua Turíbio Mendonça, localizada no bairro Jardim Graziela, nas proximidades da praça.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_no_214_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_no_214_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a designação de um profissional farmacêutico na unidade de saúde da Comunidade Pau D’óleo, bem como em outras comunidades rurais mais distantes, para atuar na distribuição adequada de medicamentos e prestar orientações técnicas quanto ao seu uso correto.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_215_2025_profissional_vacina_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_215_2025_profissional_vacina_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do setor competente, viabilize a contratação de profissional de saúde habilitado para atuar na sala de vacinas do Posto de Saúde da comunidade Pau D´óleo, situada na zona rural deste município de São Francisco.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_no_216_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_no_216_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a construção de um Ponto de Apoio/PSF na Comunidade Brejo da Felicidade.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_no_217_-_assinada_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_no_217_-_assinada_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, analise a viabilidade e adote as providências necessárias para regulamentar a inclusão do profissional oftalmologista na equipe da Atenção Primária à Saúde, no âmbito do Sistema Único de Saúde (SUS), visando ampliar a capacidade resolutiva da atenção básica em saúde ocular.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_218_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_218_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, promova a reforma da Escola Municipal José Vieira Raposo, localizada na Comunidade Barreiros dos Angicos, bem como realize com urgência a pintura da referida unidade escolar situada na localidade de Alto São João.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_219_2025_extensao_da_rede_eletrica_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_219_2025_extensao_da_rede_eletrica_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo promova, através do departamento competente, a extensão da rede de energia elétrica com a instalação de postes e luminárias na Rua Principal da Comunidade de pau D´oleo, zona rural deste município.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_220_-assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_220_-assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a instalação de sistemas de energia solar nos poços artesianos das comunidades do Mirante, Lagoa Grande e Bom Jardim da Prata.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_no_221_-_assinada_3.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_no_221_-_assinada_3.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie, com urgência, a limpeza da rua Sucupira, na esquina com a rua Paraguai.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_no_222_-_assinada_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_no_222_-_assinada_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie, com urgência, a limpeza e a retirada de entulhos da rua Elísio Horbilon, esquina com a Zezé Generoso.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/502/indicacao_-_223_2025_mae_casilda_casa_de_apoio.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/502/indicacao_-_223_2025_mae_casilda_casa_de_apoio.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que estude a viabilidade de transformar o Posto de Saúde “Mãe Casilda” em uma Casa de Apoio, destinada a receber familiares e acompanhantes de pacientes vindos de outras cidades para tratamento no Hospital Municipal.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/503/indicacao_224_2025_recuperacao_de_estrada_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/503/indicacao_224_2025_recuperacao_de_estrada_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de execução de obras de melhorias na estrada vicinal que se estende da ponte sobre o Rio Pardo, na divisa com o município de Januária, até a Comunidade de Santo Antônio.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_nc2ba_225_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_nc2ba_225_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, promova a pavimentação asfáltica da Rua Joaquim Soares de Aguiar, bem como do trecho da Perimetral compreendido entre o Laticínio Saboroso e a antiga Biotec.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_no_226_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_no_226_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie a pavimentação asfáltica da Avenida Brasília de Minas, no bairro São Lucas.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/510/indicacao_227_2025_reforma_ponte_tinguis_assinado_250821_092535.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/510/indicacao_227_2025_reforma_ponte_tinguis_assinado_250821_092535.pdf</t>
   </si>
   <si>
     <t>O vereador José Delvan Caires da Silva indica ao Executivo Municipal que determine ao departamento competente a adoção das providências cabíveis para a manutenção e reparo da ponte situada na estrada que dá acesso à Comunidade Tinguis, a fim de restabelecer, com segurança, o tráfego de veículos e pessoas pelo local.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_228_2025_reforma_estrada_assinado_250821_092709.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_228_2025_reforma_estrada_assinado_250821_092709.pdf</t>
   </si>
   <si>
     <t>O Vereador José Delvan Caires da Silva indica ao Executivo Municipal Que determine ao departamento competente a adoção das providências necessárias para a manutenção e reparo da estrada vicinal que interliga as Comunidades de Lagoa das Canoas, Barreiro das Cabaceiras e Riacho das Pedras</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_229_2025_doacao_apae.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_229_2025_doacao_apae.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que por meio do departamento competente, promova a doação de terreno destinado à construção da sede própria da APAE de São Francisco.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao_230_2025_-_recuperacao_de_estradas_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao_230_2025_-_recuperacao_de_estradas_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Necessidade de execução de obras de melhorias na estrada vicinal que se estende do Lajeado do Acari até a Fazenda Barra das Lajes.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_231_2025_-_recuperacao_de_ponte_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_231_2025_-_recuperacao_de_ponte_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Necessidade de execução de obras de reforma de uma ponte localizada na estrada vicinal que liga Fazenda Tabocas à Fazenda Barra das Lajes, que está em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_no_232_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_no_232_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, viabilize a disponibilização de uma Casa de Apoio para atender pacientes do município que realizam tratamento fora do domicílio, especialmente na cidade de Montes Claros.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/524/indicacao_no_233_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/524/indicacao_no_233_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a construção de dois redutores de velocidade (quebra-molas) na Avenida Brasil, em frente à residência nº 445, na baixada, a fim de prevenir riscos de acidentes.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>José Adelson Ferreira Neves (Adelson Galã), Secretaria Jurídica - SEJ</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_234_2025_-_alinhamento_de_ruas.pdf</t>
+    <t>Adelson Galã (José Adelson Ferreira Neves), Secretaria Jurídica - SEJ</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_234_2025_-_alinhamento_de_ruas.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de alinhamento das ruas Nenza Cangussu e José Nery Gangana, no bairro Lapinha, visando à melhoria da mobilidade urbana, segurança e infraestrutura local.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_235_2025_reforma_cozinha_bom_menino.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_235_2025_reforma_cozinha_bom_menino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de reforma e ampliação da cozinha, construção de refeitório e adequação do sistema de esgoto da Escola Municipal Bom Menino, que atualmente atende cerca de 1.200 alunos em condições insalubres.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_236_2025_pintura_quadra_bom_menino.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_236_2025_pintura_quadra_bom_menino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de pintura do piso da quadra da Escola Municipal Bom Menino, a fim de proporcionar melhores condições para a prática esportiva e atividades escolares.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_237_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_237_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, providencie a continuação da pavimentação asfáltica no trecho da Rua Padre Guerino, na esquina com a Avenida Perimetral, no Bairro Sagrada Família, local onde recentemente foram efetuados reparos pela Copasa.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_238_2025_permuta.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_238_2025_permuta.pdf</t>
   </si>
   <si>
     <t>Indicação para abertura de via pública ligando a Avenida Perimetral à Rua Silva Jardim.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_239_2025_loteamentos.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_239_2025_loteamentos.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de realizar levantamento de todos os imóveis oriundos de loteamentos municipais em situação irregular, com vistas à sua regularização, possibilitando o fornecimento ou a revalidação das minutas correspondentes.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_240_2025_troca_lampadas_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_240_2025_troca_lampadas_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal para a substituição das lâmpadas da iluminação pública por modelos mais potentes, visando maior eficiência luminosa e incremento da segurança da população.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_241_2025_modifica_sinalizacao.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_241_2025_modifica_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal para otimização da sinalização de trânsito na Avenida Montes Claros, nas proximidades da Rodoviária, com vistas a melhorar a organização viária e atender às reais necessidades da população.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_no_242.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_no_242.pdf</t>
   </si>
   <si>
     <t>Indicação nº 242/2025 – Sugere ao Poder Executivo Municipal a adoção de providências para aquisição do poço artesiano pertencente ao Sr. José Goiano, ou, em sua impossibilidade, a perfuração de novo poço artesiano, com vistas a assegurar o abastecimento hídrico da comunidade do Retiro do Morro.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_243_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_243_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie a instalação de iluminação pública no cemitério Três Irmãos, o qual atende às comunidades de Tabuado, Mocambo Santo Expedito, Mocambo, Ponte Feliz, Tabocal 1, Tabocal 2, Capim Branco, Jenipapo, Aroeiras e Bonito.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_no_244_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_no_244_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie a imediata retirada, regularização ou a devida notificação da empresa responsável pelos fios soltos localizados na Avenida JK, os quais, além de poderem estar energizados, representam risco iminente à segurança de pedestres e motoristas que transitam pelo local. Ressalta-se que a presença desses fios, além de comprometer a segurança pública, causa poluição visual e prejudica a estética urbana.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao_no_245_assinada_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao_no_245_assinada_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize a equipagem de um poço artesiano na comunidade Pau-d’Óleo, localizada em Dionísio, bem como a equipagem de um poço na comunidade Tamanduá, situada em Chida, a fim de garantir o abastecimento de água potável para os moradores dessas localidades.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/574/indicacao_no_246_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/574/indicacao_no_246_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, considere, ao elaborar o edital do concurso público previsto para ocorrer no município, a possibilidade de que o curso de pós-graduação de especialização no campo das Águas e das Florestas, fornecido pelo próprio município a toda a rede municipal, e destinado a profissionais que atuarão em escolas do campo, seja reconhecido como critério de pontuação ou vantagem para os cargos da área de Educação. O referido curso possui enfoque na cultura local, permitindo aos educadores trazer para o ambiente escolar práticas, conhecimentos e vivências das comunidades rurais, enriquecendo o processo educativo e valorizando a identidade cultural do campo.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_247_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_247_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie a equipagem do poço artesiano já existente e a perfuração de novos poços artesianos na comunidade Quilombola Buriti do Meio, a fim de garantir o fornecimento adequado de água potável para os moradores.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_248_-_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_248_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, disponibilize uma máquina carregadeira para realizar a tampagem de uma cratera localizada na Comunidade Quilombola Buriti do Meio, no ponto em que passa a rede principal de abastecimento de água.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_249_-assinada_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_249_-assinada_1.pdf</t>
   </si>
   <si>
     <t>Indicação:  Que o Poder Executivo Municipal, por meio do departamento competente, promova a pavimentação asfáltica da Rua Zezim Celestino, localizada no Bairro João Aguiar, bem como, a inclusão dessa área na rota de coleta de lixo.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/586/indicacao_no_250_-assinada_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/586/indicacao_no_250_-assinada_1.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a aquisição de uma unidade móvel odontológica, devidamente equipada, para atender as comunidades circunvizinhas, nas unidades de saúde e pontos de apoio que não dispõem de sala de odontologia, bem como para prestar assistência a pacientes com dificuldade de locomoção.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao_251_2025_reforma_cemei.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao_251_2025_reforma_cemei.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de reforma do CEMEI Monteiro Lobato, localizado no bairro Sagrada Família, com pintura do prédio e revitalização do piso do refeitório escolar.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao_252_2025_reforma_sao_judas.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao_252_2025_reforma_sao_judas.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de reforma da Escola Municipal São Judas Tadeu, localizada no bairro Sagrada Família, com pintura do prédio e revitalização dos pisos do pátio, da escada e da quadra poliesportiva.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_no_253_-_assinadaa.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_no_253_-_assinadaa.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a instalação de manilhas no córrego que interliga as comunidades Lavrinha e Jardim Bananeira.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/593/indicacao_254_2025_correcao_remuneracao_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/593/indicacao_254_2025_correcao_remuneracao_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a adoção imediata das providências necessárias para corrigir a remuneração de todos os servidores municipais que recebem abaixo do salário mínimo nacional, com destaque para os Auxiliares de Serviços da Educação Básica (ASSEBs).</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_255_2025_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_255_2025_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, Sr. Miguel Paulo Souza Filho, a adoção imediata das providências necessárias para atualizar a tabela de vencimentos de todos os servidores que ocupam cargos técnicos e administrativos cujo salário-base está vinculado ao salário-mínimo nacional.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_256_2025_-_limpeza_cemiterio_retiro.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_256_2025_-_limpeza_cemiterio_retiro.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Poder Executivo Municipal para que determine ao setor competente a realização de limpeza geral e implantação de iluminação pública no cemitério do Distrito do Retiro, visando garantir a conservação, a segurança e o respeito ao espaço público destinado às sepulturas e às famílias da comunidade.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_257_2025_-_praca_sao_cristovao.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_257_2025_-_praca_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Indicação ao Chefe do Poder Executivo Municipal para que determine ao setor competente a construção de uma praça pública no Bairro São Cristóvão, proporcionando à comunidade local um espaço adequado de lazer, convivência e prática de atividades sociais e recreativas.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/603/indicacao_258_2025_pavimentacao_osvaldo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/603/indicacao_258_2025_pavimentacao_osvaldo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de pavimentação asfáltica da Rua Osvaldo Viana, localizada no bairro Jardim Milena, visando à melhoria da infraestrutura, mobilidade e qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/604/indicacao_no_259.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/604/indicacao_no_259.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do setor competente, viabilize a doação do terreno localizado no distrito de Vila do Morro, atualmente utilizado para o funcionamento da horta comunitária, à Associação Comunitária de Vila do Morro, a fim de assegurar que o imóvel permaneça sendo destinado à mesma finalidade social e produtiva.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_no_260_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_no_260_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie manutenção, melhorias e, posteriormente, a pavimentação asfáltica da Avenida Brasília de Minas, localizada no bairro São Lucas, nos fundos da Igreja Católica, tendo em vista que o referido trecho encontra-se em condições precárias e praticamente intransitável.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_no_261_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_no_261_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize a transferência do PSF Central para o espaço atualmente ocupado pelo Departamento Pessoal do Município, promovendo a devida reforma e adequação do local para o funcionamento da unidade de saúde, a fim de assegurar melhores condições estruturais e de localização, bem como garantir o cumprimento das exigências legais e sanitárias necessárias à obtenção do Alvará Sanitário.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_no_262_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_no_262_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, promova a construção de uma creche no bairro Mirantes e outra no bairro São Luiz, destinadas ao atendimento de crianças na faixa etária de 0 (zero) a 5 (cinco) anos e 11 (onze) meses, considerando que atualmente o município apresenta um déficit de aproximadamente 2.743 vagas em unidades de educação infantil (creches).</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_no_263.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_no_263.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize a instalação de um Ponto de Apoio no espaço da escola municipal atualmente desativada, localizada na Comunidade Vargem de Casa, considerando que o antigo ponto de apoio foi condenado. Ressalta-se que o referido espaço é de grande importância para os moradores locais e das comunidades vizinhas, como Boca do Mato, Quatis e Lagoa da Onça, que se encontram a uma distância considerável da Comunidade do Mocambo, onde está situado o PSF (sede) mais próximo.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>José Adelson Ferreira Neves (Adelson Galã), José Adilson Ferreira da Silva (Dil Ferreira)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_264_2025_acesso_canteiro.pdf</t>
+    <t>Adelson Galã (José Adelson Ferreira Neves), Dil Ferreira (José Adilson Ferreira da Silva)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_264_2025_acesso_canteiro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Prefeito Municipal a adoção das providências necessárias para a abertura de um acesso no canteiro central da Avenida Montes Claros, ligando-a à Rua Izídia Correia da Cruz, no bairro Vila Vicentina, sentido centro da cidade, visando à melhoria da mobilidade urbana e à segurança no tráfego local</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_265_2025_sede_barreiro.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_265_2025_sede_barreiro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção da sede própria da Associação Comunitária Unidos Barreiro dos Angicos, na comunidade de mesmo nome.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_no_266_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_no_266_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, viabilize a reabertura do Posto de Saúde do bairro Alto São João, a fim de retomar o atendimento básico de saúde à população local.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_267_2025_apicultura.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_267_2025_apicultura.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a doação de materiais apícolas à Associação dos Pequenos Produtores Rurais da Fazenda Quebra, visando ao incentivo da atividade de apicultura na comunidade.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/624/indicacao_268_2025_manilhas.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/624/indicacao_268_2025_manilhas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção e instalação de manilhas em estradas vicinais que interligam diversas comunidades rurais do Município de São Francisco.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/625/indicacao_nc2ba_269_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/625/indicacao_nc2ba_269_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a construção de dois redutores de velocidade (quebra-molas) na Avenida Juscelino Kubitschek, sendo um nas proximidades do Banco do Brasil e outro nas imediações da Escola Municipal Bom Menino, com o objetivo de garantir maior segurança aos pedestres e condutores que trafegam pelo local.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/626/indicacao_no_270_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/626/indicacao_no_270_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, tome as devidas providências acerca da necessidade de designação de um médico perito forense para atender na Agência do INSS do município de São Francisco.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao_no_271_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao_no_271_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, promova serviços de limpeza, reforma, pintura e reparos gerais no Cemitério da Saudade, especialmente considerando a proximidade do Dia de Finados, quando a população local e visitantes costumam comparecer para prestar homenagens a seus entes queridos.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_272_2025_ponto_de_apoio.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_272_2025_ponto_de_apoio.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de ponto de apoio para atendimento médico no bairro Mirante, até que seja designado local definitivo para a implantação de um Posto de Saúde da Família (PSF).</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_no_273_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_no_273_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, promova a implantação de uma filial do Instituto Diabetes Brasil, com equipe multiprofissional, no município de São Francisco, visando garantir atendimento especializado, acompanhamento contínuo e suporte integral às pessoas que convivem com o diabetes.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_no_274_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_no_274_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie a manutenção e as devidas melhorias na Rua Doralice Ribeiro, localizada no bairro São José, visando garantir melhores condições de tráfego e segurança aos moradores e transeuntes da localidade.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/631/indicacao_275_2025_doacao_hortas.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/631/indicacao_275_2025_doacao_hortas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a doação dos terrenos ocupados por hortas comunitárias aos respectivos grupos e associações locais dos bairros Sagrada Família, Luzia, São Lucas, Bandeirante, Aparecida e São Luís.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_276_2025_calcamento.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_276_2025_calcamento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de execução de obras de calçamento em bloquete nas Ruas “A” e Francisca Barbosa, localizadas no Bairro Santo Antônio, e nas Ruas Lucas Nascimento e José Florentino, situadas no Bairro São José, todas no Município de São Francisco/MG.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_no_277_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_no_277_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal que, por meio do setor competente, promova melhorias com cascalhamento e demais intervenções necessárias na estrada rural que passa pela Fazenda do Senhor Rosinha, localizada na Comunidade Angico Branco, bem como nas demais estradas dessa comunidade, nas estradas que dão acesso à Escola Municipal José Vieira Raposo, e ainda nas estradas vicinais das comunidades Saputá, Corredor do Assentamento II e São José, utilizando-se dos recursos provenientes da emenda impositiva do Deputado Federal Pinheirinho.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>Ivan Pereira dos Reis (Ivan Contador), José Adilson Ferreira da Silva (Dil Ferreira)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/642/assinado_-_indicacao_278_2025_ponte_retiro.pdf</t>
+    <t>Dil Ferreira (José Adilson Ferreira da Silva), Ivan Contador (Ivan Pereira dos Reis)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/642/assinado_-_indicacao_278_2025_ponte_retiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que promova, através do departamento competente, a construção de uma ponte na estrada vicinal que dá acesso ao Povoado do Retiro, na altura da Comunidade de Novo Horizonte, nas imediações da propriedade de “Tonho”.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_279_2025_extensao_de_rede.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_279_2025_extensao_de_rede.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que o Poder Executivo promova, através do departamento competente, a extensão de rede elétrica no bairro Mirante.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_no_280_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_no_280_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie a limpeza com a retirada de entulhos e lixos acumulados na obra localizada ao lado da creche, nas proximidades do cemitério, na comunidade do Retiro. Que seja realize também a limpeza e manutenção do referido cemitério, considerando a proximidade do Dia de Finados, quando a população local e visitantes costumam comparecer para prestar homenagens a seus entes queridos.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_no_281_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_no_281_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do departamento competente, promova a instalação de manilhões na Comunidade João de Viríssimo e nas estradas vicinais das comunidades Lagoa Grande, Saputá e Angico Branco, utilizando-se dos recursos provenientes da emenda impositiva do Deputado Federal Pinheirinho.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_no_282_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_no_282_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize a recomposição salarial de todos os servidores da área da saúde, com efeitos retroativos a janeiro de 2025.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao_no_283_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao_no_283_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize a realização de uma permuta envolvendo o imóvel situado ao lado da Escola Municipal José Vieira Raposo (turmas do ensino fundamental), na comunidade do Retiro. Ressalta-se que o referido imóvel encontra-se alugado pelo Município desde o ano de 2022, sendo utilizado para fins educacionais. Dessa forma, a proposta de permuta visa regularizar e consolidar a posse do bem, garantindo a ampliação do espaço escolar e a manutenção das turmas já existentes.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao_284_2025_quebra-mola_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao_284_2025_quebra-mola_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo que promova, através do departamento competente a construção de redutor de velocidade (quebra-molas ou lombada) na rua Mauro Caetano Gomes, bairro Aparecida, na altura da Distribuidora Zero Grau.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_no_285_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_no_285_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie a continuidade da Rua Inocência Cangussu, no trecho que se encontra interrompido na altura da Rua Lindolfo Rocha, com a devida pavimentação asfáltica.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_no_286_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_no_286_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal juntamente com a Câmara Municipal, garanta a adesão do Município ao Programa do Governo de Minas “UAI Compartilha”.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao_no_287_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao_no_287_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, aderindo ao Programa do Governo de Minas “UAI Compartilha”, realize a cessão de uso de um espaço público para que a Câmara Municipal possa proceder à instalação da unidade do referido programa no município.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/671/indicacao_no_288_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/671/indicacao_no_288_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, promova melhorias na estrada vicinal nas proximidades da propriedade do senhor Catarino, localizada na comunidade de Lagoa Grande, realizando o cascalhamento da via principal, utilizada diariamente pelo transporte escolar, caminhões de leite e outros serviços essenciais.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_no_289_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_no_289_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie a designação de uma pessoa responsável pela fiscalização e vigilância do campo sintético localizado no bairro Sagrada Família, visando garantir a segurança, conservação e bom uso do espaço público.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/673/indicacao_no_290_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/673/indicacao_no_290_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie para que a Secretaria Municipal de Educação adquira tendas a serem disponibilizadas às Escolas Municipais da zona rural, destinadas à realização de formaturas, eventos pedagógicos, culturais e demais atividades escolares.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_no_291_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_no_291_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, promova a reforma da Escola Municipal Bom Menino da Educação Infantil, visando garantir melhores condições estruturais e de segurança para alunos, professores e demais servidores.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_no_292_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_no_292_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize uma permuta de imóvel para o funcionamento do ponto de apoio da saúde no bairro Eldorado, enquanto não é construída uma Unidade Básica de Saúde (UBS) definitiva no referido bairro.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/681/indicacao_no_293_2.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/681/indicacao_no_293_2.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo, por meio do setor competente, providencie o geolocalização de todos os veículos e máquinas pertencentes à frota municipal, com o objetivo de aprimorar a gestão pública. Tal medida se mostra necessária diante das exigências dos órgãos de controle externo, especialmente os Tribunais de Contas, que têm aplicado sanções e multas a gestores públicos em razão de irregularidades na utilização de veículos oficiais e da ausência de mecanismos eficazes de gestão e controle.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/682/indicacao_no_294.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/682/indicacao_no_294.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize o funcionamento do posto de emissão de carteiras de identidade nos turnos matutino e vespertino, com o objetivo de agilizar a emissão de documentos e aprimorar o atendimento à população, considerando que os servidores responsáveis demonstraram disponibilidade para ampliar a jornada de trabalho, desde que seja realizada a adequação salarial correspondente.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_295_2025_-_calcada_cemiterio_retiro.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_295_2025_-_calcada_cemiterio_retiro.pdf</t>
   </si>
   <si>
     <t>Indicação: Através do departamento competente, promova a construção da calçada no entorno do cemitério velho do Povoado do Retiro, bem como proceda à instalação de iluminação pública no referido local.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_296_2025_-_limpeza_lotes.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_296_2025_-_limpeza_lotes.pdf</t>
   </si>
   <si>
     <t>Indicação: Através do departamento competente, promova a limpeza dos lotes situados no Bairro Geraldo Magela, especificamente entre a Rua Hermita Mendonça e a Rua Zezé Generoso.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_297_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_297_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, providencie a instalação de placas de sinalização nas estradas vicinais que dão acesso às comunidades do Pau D’óleo, Barreiro, São Martinho, Caraíbas, Veredinha, Papamel, Cedro, Santo Antônio e Contendas.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_298_2025_pavimentacoes_asfalticas.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_298_2025_pavimentacoes_asfalticas.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, Sr. MIGUEL PAULO SOUZA FILHO, que sejam adotadas as providências necessárias para pavimentação asfáltica das ruas Sebastião Jarbas Soares, Astolfo Caetano e Casilda Dulce dos Santos, entre os bairros Aparecida e São Luiz.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_299_2025_quebra-mola.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_299_2025_quebra-mola.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que promova, através do departamento competente a construção de redutor de velocidade (quebra-molas ou lombada) na rua Amadeu Gomes da Mata, bairro São José, logo na saída da estrada para a Jiboia.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_300_2025_extensao_de_rede_eletrica.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_300_2025_extensao_de_rede_eletrica.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de extensão da rede de energia elétrica, com instalação de postes e luminárias, na Rua Padre Gangana, a partir do nº 1225, no Bairro Sagrada Família, neste Município.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/692/indicacao_301_2025_extensao_de_pavimentacao.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/692/indicacao_301_2025_extensao_de_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de promover a extensão da pavimentação asfáltica na rua Mestra Hercília, no bairro João Aguiar, no trecho compreendido entre o número 1060 e o final da via.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_302_2025_barraginha.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_302_2025_barraginha.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de construção de uma barraginhas na localidade de Lagoa da Onça, com vistas à melhoria da segurança hídrica e ao fortalecimento das políticas municipais de conservação de água e solo.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/698/indicacao_303_2025_reparo_rua_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/698/indicacao_303_2025_reparo_rua_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal para realização de reparos na via pública que dá acesso à Escola Estadual e à Igreja do Povoado da Jiboia (Santana do São Francisco), diante das condições precárias do pavimento e do risco de acidentes.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_304_2025_desapropriacao_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_304_2025_desapropriacao_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal para elaboração de projeto de desapropriação amigável de terrenos no Povoado da Jiboia, visando à implantação de equipamentos públicos essenciais à comunidade.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_305_distribuicao_de_agua_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_305_distribuicao_de_agua_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a adoção de medidas para disponibilização de recursos hídricos da Comunidade de Contendas para a Comunidade de Pau D’Óleo, por meio de implantação de tubulação e reservatórios.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_no_306_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_no_306_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize o pagamento do rateio aos profissionais da educação, utilizando os recursos do FUNDEB, caso não tenha sido atingido o mínimo constitucional de 70% destinado à remuneração desses profissionais.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_no_307_-_assiada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_no_307_-_assiada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize a aquisição de uma ambulância e de um aparelho de ultrassom para o atendimento em saúde, utilizando os recursos provenientes da emenda parlamentar no valor de R$ 585.000,00, destinada pela Deputada Estadual Beatriz Cerqueira.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_no_308_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_no_308_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, viabilize a aquisição de materiais necessários para a Unidade Básica de Saúde (UBS) do bairro Eldorado, utilizando os recursos provenientes da emenda parlamentar no valor de R$ 180.000,00, destinada pelo Deputado Estadual Cristiano Silveira.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_no_309_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_no_309_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do setor competente, busque apoio dos Deputados Estaduais no sentido de viabilizar, junto ao Governo do Estado, o agendamento das consultas W e exames pertinentes, considerando a dificuldade enfrentada pelos usuários para obter essas marcações. Ressalta-se que tais consultas, especialmente as de mamografia e oncologia, são de extrema importância, uma vez que a demora pode acarretar prejuízos significativos ao diagnóstico e ao tratamento dos pacientes. Embora a carência no agendamento seja uma demanda de competência estadual, por se tratar de regulação em nível macro, é fundamental que o Município atue articuladamente em busca de soluções, por meio do apoio político dos parlamentares.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_310_2025_prorroga_reurb.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_310_2025_prorroga_reurb.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de que o Poder Executivo promova a prorrogação do PROGRAMA REGULARIZA – por meio da REURB, assegurando a continuidade das ações de regularização fundiária tanto na zona urbana quanto na zona rural do município.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_311_2025_prorroga_refis.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_311_2025_prorroga_refis.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de que o Poder Executivo promova a prorrogação do REFIS, tendo em vista que o prazo vigente para adesão se encerra em 15/12/2025.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_312_2025_meio-fio.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_312_2025_meio-fio.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo para que promova, junto à empresa responsável pela pavimentação asfáltica dos bairros Funcionários, Jardim Milena e Sagrada Família, a imediata instalação dos meios-fios correspondentes, como etapa indispensável à correta execução da obra.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_313_2025_meio-fio_retiro.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_313_2025_meio-fio_retiro.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo para que promova, junto à empresa responsável pela pavimentação asfáltica da Rua Principal do Retiro e adjacentes a imediata instalação dos meios-fios correspondentes, como etapa indispensável à correta execução da obra.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_314_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_314_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie a limpeza de toda a extensão da Rua Martins Magalhães, bem como a regularização da coleta de lixo na referida via, tendo em vista que o serviço atualmente está sendo executado apenas até o trecho das palmeiras, e que os moradores têm sido obrigados a realizar, por conta própria, a limpeza do trecho não atendido pela equipe municipal.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_nc2ba_315_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_nc2ba_315_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação: Que o Poder Executivo Municipal, por meio do departamento competente, providencie a manutenção e as melhorias necessárias no trecho de aproximadamente 3 km de estrada, localizado no Brejo da Felicidade, compreendido entre a casa das Bolinhas e o mata-burro da Fazenda Forquilha, bem como no trecho que liga a estrada do Tamanduá ao Barreiro.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_316.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_316.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de disponibilização de um veículo, acompanhado da designação de um motorista, para atender aos PSFs do município, garantindo o transporte dos enfermeiros responsáveis pela realização de procedimentos em domicílio para pacientes que não conseguem se deslocar até as unidades de saúde.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_317_2025_reforma_praca.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_317_2025_reforma_praca.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de promover a reforma e completa revitalização da Praça de Esportes Geraldo Magela, compreendendo a recuperação de suas instalações e a melhoria das condições para a prática esportiva e de lazer.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_alugueis_01_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_alugueis_01_2025.pdf</t>
   </si>
   <si>
     <t>Requer relação detalhada de todos os contratos de aluguel firmados pelo Município de São Francisco nos anos de 2023 e 2024 e outras informações.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_salario_medicos-2_assinado_250224_101056.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_salario_medicos-2_assinado_250224_101056.pdf</t>
   </si>
   <si>
     <t>Requer a apresentação de relação detalhada da remuneração de todos os profissionais ocupantes dos cargos de médico e enfermeiro que atuaram no Hospital Municipal Dr. Brício de Castro Dourado nos anos de 2023 e 2024.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_03_2025_assinado_250220_105741.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_03_2025_assinado_250220_105741.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre o andamento do projeto da ponte do Tabuado, considerando que as obras encontram-se paralisadas.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_04_2025_informacoes.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_04_2025_informacoes.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 238 do Regimento Interno desta Casa Legislativa, o vereador Ramiro Ferreira Lima requer, com urgência, ao Presidente da Casa que, após ouvido o Plenário, seja oficiado ao Exmo. Prefeito Municipal, MIGUEL PAULO SOUZA FILHO, solicitando informações detalhadas acerca das obras da galeria de contenção de águas pluviais na Rua Padre Elifas, no bairro Sagrada Família.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_nc2ba_5_assinado_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_nc2ba_5_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento: Que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, solicitando-lhe informações detalhadas sobre a continuidade da obra da Ponte do Angical.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_no_06-2025_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_no_06-2025_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: A Relação de todas as obras públicas atualmente em andamento no município, incluindo o nome das empresas responsáveis pela execução de cada uma delas.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_no_7_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_no_7_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: A relação de todos os contratos vinculados à Atenção Primária à Saúde, bem como os contratos firmados com a Secretaria Municipal de Saúde e demais secretarias do município, acompanhados da respectiva descrição das funções desempenhadas pelos profissionais contratados, referentes aos exercícios de 2024 e 2025.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/304/requerimento_08_2025_informacoes_convenios.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/304/requerimento_08_2025_informacoes_convenios.pdf</t>
   </si>
   <si>
     <t>Requer as informações detalhadas acerca dos convênios onerosos firmados pelo Município de São Francisco com fundações, entidades e empresas públicas ou privadas.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_09_2025_informacoes_folha_desenvolvimento_social.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_09_2025_informacoes_folha_desenvolvimento_social.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca da folha de pagamento dos servidores comissionados e contratados da Secretaria Municipal de Desenvolvimento Social de São Francisco.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_nc2ba_10_assinado-1_assinado_250611_155631_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_nc2ba_10_assinado-1_assinado_250611_155631_1.pdf</t>
   </si>
   <si>
     <t>Solicita-se a aprovação para a realização de Audiência Pública com o objetivo de discutir o fornecimento de água potável nas comunidades de Santa Tereza, Lagoa Seca, Luar do Sertão e Mocambo, por meio do programa Universaliza Minas, executado pela COPASA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_no_11_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_no_11_-_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Informações detalhadas acerca do andamento das cirurgias eletivas no município, bem como do estágio atual do processo de realização do mutirão de cirurgias de catarata, incluindo cronograma.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/374/requerimento_no_12_1_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/374/requerimento_no_12_1_1.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO,  Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Informações sobre a  operacionalização da prioridade de travessia na balsa que realiza o transporte no Rio São Francisco, no município de São Francisco, nos  termos da Lei Municipal nº 3.565, de 04 de julho de 2024, a qual dispõe sobre a prioridade de travessia para caminhões-pipa, veículos da saúde, da Defesa Civil, do transporte escolar, da CEMIG e da Assistência Social, em razão das condições anormais do rio. Requer-se, em especial, esclarecimentos sobre como está sendo cumprida a referida norma.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>CSPMU - Comissão de Serviços Públicos Municipais</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_13_2025_informacoes_aumento_travessia.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_13_2025_informacoes_aumento_travessia.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre o noticiado aumento das tarifas de travessia do Rio São Francisco pelas empresas responsáveis pela operação das balsas.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/454/requerimento_nc2ba_14_assinado_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/454/requerimento_nc2ba_14_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita-se a aprovação para a realização de Audiência Pública com o objetivo de discutir a atual situação de funcionamento e operacionalização da balsa responsável pelo serviço de travessia no rio São Francisco, no município de São Francisco</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_15_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_15_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita-se a aprovação para a realização de Audiência Pública com o objetivo de debater a crise hídrica na Comunidade do Mocambo, com_x000D_
 ênfase na revitalização do córrego local, atualmente assoreado, e nas medidas necessárias para garantir a recuperação e preservação.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento_no_16_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento_no_16_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita-se a aprovação para a realização de Audiência Pública destinada a debater os impactos da seca e a situação hídrica no município de São Francisco/MG.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_no_17_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_no_17_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: informações detalhadas acerca do índice de mortalidade infantil no município, com a especificação das causas registradas nos anos de 2024 e 2025, bem como a indicação sobre a existência de registros quanto à realização do pré-natal adequado pelas mães envolvidas.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>CSAUD - Comissão de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_nc2ba_18_-_ass_assinado_250912_102942.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_nc2ba_18_-_ass_assinado_250912_102942.pdf</t>
   </si>
   <si>
     <t>Solicitam a convocação da Sra. Andressa Vieira Rodrigues, servidora pública municipal, ocupante do cargo de Secretária de Saúde, a fim de prestar esclarecimentos.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_no_19_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_no_19_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Esclarecimentos quanto à identificação dos responsáveis pela manutenção e cuidado das palmeiras e dos canteiros públicos do município, considerando que as palmeiras vêm apresentando sinais de deterioração e morte, evidenciando possível descaso e falta de manutenção adequada</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_no_20_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_no_20_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: A prestação de contas e o balancete detalhado dos gastos realizados na área da Educação no exercício de 2025.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento_no_21_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento_no_21_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Junto à Secretaria Municipal de Saúde a prestação de contas referente ao pagamento do incentivo previsto na Lei Municipal nº 117/2023, destinado aos servidores da saúde bucal, relativo ao período de junho a dezembro de 2024, com detalhamento da aplicação e destinação dos valores correspondentes.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_no_22_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_no_22_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requerem que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Que seja encaminhado a esta Casa o registro de ponto referente aos anos de 2023, 2024 e 2025 da servidora Sarah de Freitas Veloso, ocupante do cargo de Cirurgiã-Dentista, lotada no PSF do bairro Sagrada Família.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_no_23_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_no_23_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Informações detalhadas acerca da periodicidade das manutenções preventivas realizadas em todos os veículos utilizados no transporte de pacientes do município de São Francisco para outras localidades, tais como Brasília de Minas, Montes Claros, Belo Horizonte e demais cidades atendidas pelo programa de Tratamento Fora do Domicílio (TFD). Solicita-se, ainda, o encaminhamento de toda a documentação comprobatória das referidas manutenções preventivas, de modo a garantir a transparência e a segurança dos serviços prestados.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/646/requerimento_no_24_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/646/requerimento_no_24_-_assinada.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Que seja encaminhado a esta Casa Legislativa o projeto arquitetônico de reforma do PSF Mãe Casilda, bem como o projeto arquitetônico do PSF da Comunidade do Mocambo, para fins de conhecimento e acompanhamento dos projetos.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/648/requerimento_no_25_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/648/requerimento_no_25_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZAFILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Que sejam encaminhadas a esta Casa Legislativa informações detalhadas sobre o montante de gastos do Poder Executivo Municipal com o consumo de energia elétrica nas repartições públicas, referente aos últimos cinco meses.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/656/requerimento_no_26_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/656/requerimento_no_26_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: informações sobre a demanda e o tempo médio de espera para atendimento de fisioterapia na rede municipal de saúde, especialmente no setor ambulatorial.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_26_2025_informacoes_agentes.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_26_2025_informacoes_agentes.pdf</t>
   </si>
   <si>
     <t>Requer que seja determinada à Secretária Municipal de Saúde a prestação de esclarecimentos e o envio de informações formais acerca das reivindicações apresentadas pelos agentes de saúde e de combate às endemias.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Terezinha de Almeida Marques, ocorrido em 04/11/2024.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Maria Terezinha Ribeiro Santos.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Jucilene Ferreira de Souza, ocorrido em 19/01/2025; José Carlos da Conceição Pereira, ocorrido em 30/01/2025; Edmar Mendes de Matos, ocorrido em 30/01/2025.</t>
   </si>
   <si>
-    <t>Árlen Aparecido Durães de Aquino (Arlen Kexedé), Géssica Braga de Almeida (Professora Géssica)</t>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino), Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de André Pereira de Souza.</t>
   </si>
   <si>
-    <t>Walderiz Vieira Leitão (Walderiz Leitão), Árlen Aparecido Durães de Aquino (Arlen Kexedé), Daniel Fonseca Rocha (Daniel Rocha), Géssica Braga de Almeida (Professora Géssica)</t>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Daniel Rocha (Daniel Fonseca Rocha), Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Eliana Ribeiro Nepomuceno.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Candido Ferreira da Silva, ocorrido em 23/01/2025; Sebastiana Ferreira Santiago, ocorrido em 07/02/2025.</t>
   </si>
   <si>
-    <t>Ivan Pereira dos Reis (Ivan Contador), Daniel Fonseca Rocha (Daniel Rocha)</t>
+    <t>Ivan Contador (Ivan Pereira dos Reis), Daniel Rocha (Daniel Fonseca Rocha)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da José Antônio da Silva (Zé Cascável).</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Adão de Jesus F. dos Santos (Adãozinho do Mocambo).</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ao senhor Amadeu Raimundo Nascimento por agressão aos idosos: Ornel Fernandes da Mota e Rosita Nascimento da Mota.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/83/mocao_de_louvor_e_congratulacoes_-_johnny_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/83/mocao_de_louvor_e_congratulacoes_-_johnny_-_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR a Maria Cecília Almeida Freitas, aluna de Escola Pública que passou no vestibular de medicina da Unimontes- Montes Claros.</t>
   </si>
   <si>
+    <t>Daniel Rocha (Daniel Fonseca Rocha), Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
+  </si>
+  <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Marco Aurélio Ribeiro (Lelo)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de João Evanilson Rosa</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de José Pereira da Costa (José Coelho)</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_louvor_e_congratulacoes_-_gessica_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_louvor_e_congratulacoes_-_gessica_-_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR  a Aluna Kelly Fernanda Alves Ribeiro pela Conquista de ter passado no vestibular do curso de medicina da Unimontes.</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha), Antônio Fábio Vieira de Moura (Fábio Construtor)</t>
-[...1 lines deleted...]
-  <si>
     <t>MOÇÃO DE PESAR pelo falecimento Cassimira Rodrigues da Silva (Dona Miruca)</t>
   </si>
   <si>
-    <t>Walderiz Vieira Leitão (Walderiz Leitão), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Ramiro Ferreira Lima (Ramiro da Colônia)</t>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Ramiro da Colônia (Ramiro Ferreira Lima), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Alfredo Ribeiro da Silva.</t>
   </si>
   <si>
-    <t>Walderiz Vieira Leitão (Walderiz Leitão), Géssica Braga de Almeida (Professora Géssica)</t>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Marlione Alves dos Santos e Souza.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Jair Vieira de Araújo.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Manoel Ferreira.</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR ao Padre Tiago Miguel Marinho pelos serviços prestados a Paróquia Nossa Senhora Aparecida em São Francisco- Minas Gerais.</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Francisco Assis Nogueira.</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Antônio Francisco Ferreira</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Olegário Alves de Souza</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Deraldina Cordeiro</t>
   </si>
   <si>
     <t>Gabinete da Presidência - PRES</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/199/unimontes.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/199/unimontes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR em reconhecimento aos 22 anos da Universidade Estadual de Montes Claros (Unimontes) – Campus São Francisco, pelos relevantes serviços prestados à educação superior e ao desenvolvimento social e econômico da região, a pedido de todos os parlamentares</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor José Gonçalves de Jesus a pedido do Legislativo</t>
   </si>
   <si>
-    <t>Antônio Marcos Ferreira de Souza (Tonim do Peixe), Walderiz Vieira Leitão (Walderiz Leitão)</t>
+    <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza), Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Raimundo Rodrigues Oliveira.</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Juscelino Nascimento dos Santos.</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de João Clemente dos Santos.</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Bispo Diocesano de Januária "Dom Geraldo de Souza Rodrigues" de autoria do Legislativo Municipal.</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Servidor "Valfrido Pereira dos Reis", de autoria do Legislativo Municipal.</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Viviane Gomes Olinto.</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de José Teófilo Cardoso de Souza</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha), Walderiz Vieira Leitão (Walderiz Leitão)</t>
+    <t>Daniel Rocha (Daniel Fonseca Rocha), Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Wanderley Mendes Cardoso (Wanderley da Sucam).</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Antônio Alves de Oliveira.</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Aristides dos Santos Ferreira</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Tiago Dias Francisco "Tiago Prego"</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Analice Marques de Queiroz "Analice da Caixa"</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ao Senhor Denival Rodrigues dos Santos, conhecido como "Feim Locutor" em face de vídeo publicado em redes sociais, onde no entendimento do Autor desta, o senhor Denival fez uma entrevista de forma debochada e tentou denegrir a imagem do município de São Francisco, ao entrevistar informalmente o Prefeito Municipal desta cidade, quando da sua visita em Brasília-DF.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>Geraldo Silva Santos (Geraldo Quilombola), Daniel Fonseca Rocha (Daniel Rocha), Géssica Braga de Almeida (Professora Géssica)</t>
+    <t>Geraldo Quilombola (Geraldo Silva Santos), Daniel Rocha (Daniel Fonseca Rocha), Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor João Francisco Raposo (João Coruja)</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>Walderiz Vieira Leitão (Walderiz Leitão), Antônio Fábio Vieira de Moura (Fábio Construtor), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Clóvis Assis Ramos de Souza (Clóvis do Brejo), Daniel Fonseca Rocha (Daniel Rocha), José Adilson Ferreira da Silva (Dil Ferreira)</t>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Clóvis do Brejo (Clóvis Assis Ramos de Souza), Daniel Rocha (Daniel Fonseca Rocha), Dil Ferreira (José Adilson Ferreira da Silva), Fábio Construtor (Antônio Fábio Vieira de Moura), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor José Alves de Almeida (Zé de Sérgia)</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Apresenta Moção de Louvor aos senhores Antônio Anselmo, Moacir Meireles Batista e João Manuel de Souza Pereira, em reconhecimento ao ato de bravura e solidariedade no salvamento de cinco pessoas durante o trágico naufrágio ocorrido no dia 5 de julho de 2025, no Rio São Francisco, nas proximidades da praia de São Francisco - MG.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>Ramiro Ferreira Lima (Ramiro da Colônia), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Geraldo Silva Santos (Geraldo Quilombola)</t>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Geraldo Quilombola (Geraldo Silva Santos), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Isabel Pereira da Silva</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Gonçalo Mendes (Gonçalo Pintor)</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>Ramiro Ferreira Lima (Ramiro da Colônia), Daniel Fonseca Rocha (Daniel Rocha), Geraldo Silva Santos (Geraldo Quilombola)</t>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Daniel Rocha (Daniel Fonseca Rocha), Geraldo Quilombola (Geraldo Silva Santos)</t>
   </si>
   <si>
     <t>MOÇA DE PESAR pelo falecimento de "Vicentão da Pipa"</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>José Adilson Ferreira da Silva (Dil Ferreira), Antônio Marcos Ferreira de Souza (Tonim do Peixe)</t>
+    <t>Dil Ferreira (José Adilson Ferreira da Silva), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Odislei Alves dos Santos</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>Geraldo Silva Santos (Geraldo Quilombola), Antônio Fábio Vieira de Moura (Fábio Construtor), Clóvis Assis Ramos de Souza (Clóvis do Brejo), Daniel Fonseca Rocha (Daniel Rocha), Géssica Braga de Almeida (Professora Géssica)</t>
+    <t>Geraldo Quilombola (Geraldo Silva Santos), Clóvis do Brejo (Clóvis Assis Ramos de Souza), Daniel Rocha (Daniel Fonseca Rocha), Fábio Construtor (Antônio Fábio Vieira de Moura), Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Maria Iracy de Souza Mendes e Eva de Souza Ferreira dos Santos</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>Árlen Aparecido Durães de Aquino (Arlen Kexedé), Géssica Braga de Almeida (Professora Géssica), José Adelson Ferreira Neves (Adelson Galã), Ramiro Ferreira Lima (Ramiro da Colônia)</t>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino), Adelson Galã (José Adelson Ferreira Neves), Professora Géssica (Géssica Braga de Almeida), Ramiro da Colônia (Ramiro Ferreira Lima)</t>
   </si>
   <si>
     <t>MOÇÃO PESAR pelo falecimento de Iraci Santos Rodrigues de Morais</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Emerson Cristian (Sheik Cantor) em nome do Legislativo Municipal.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR aos senhores Antônio Anselmo (Tone Buri), Moacir Meireles Batista (Moacir) e João Manuel de Souza Pereira (João Pelé), em razão do ato de bravura e solidariedade demonstrado durante o trágico incidente ocorrido no dia 5 de julho de 2025, no Rio São Francisco, nas imediações da praia da cidade, onde agiram com destemor e prontidão, conseguindo salvar a vida de cinco pessoas que se encontravam na embarcação.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>Ramiro Ferreira Lima (Ramiro da Colônia), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Géssica Braga de Almeida (Professora Géssica)</t>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Professora Géssica (Géssica Braga de Almeida), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Manoel Vieira Sobrinho (Déu Vieira).</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>Ramiro Ferreira Lima (Ramiro da Colônia), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Daniel Fonseca Rocha (Daniel Rocha)</t>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Daniel Rocha (Daniel Fonseca Rocha), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Róger Monti Zambrano (Róger da Pizzaria Green Fish).</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Ronei Rodrigues da Silva.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Florita Mendes de Matos (Fóia).</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo Falecimento do Senhor Evilton Luiz Almeida (Evilton Oficial de Justiça).</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Pelo falecimento Ricardo Francisco Rocha.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Ana Angélica dos Santos.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Cassiano José Veira Fonseca (Cassiano de Kiu).</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica), José Delvan Caíres da Silva (Delvan da Jibóia)</t>
+    <t>Professora Géssica (Géssica Braga de Almeida), Delvan da Jibóia (José Delvan Caíres da Silva)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Edenilson Veloso (Dezão do Jenipapo).</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Cícero Vieira de Carvalho Filho (Nêgo do Retiro).</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Mateus Rodrigues Pereira</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Vitorina Jesus Frois</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR ao jovem Zaquiel da Silva Santos, da Comunidade Buriti do Meio, estudante de Antropologia Social pela Universidade Federal de Goiás (UFG), que foi escolhido para realizar pesquisa no México, representando o município de São Francisco(MG) e o Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Delvair Martins.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica), Daniel Fonseca Rocha (Daniel Rocha)</t>
+    <t>Professora Géssica (Géssica Braga de Almeida), Daniel Rocha (Daniel Fonseca Rocha)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Sofia Ishuara Avelar Maciel.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>Joaquim Johnny Ruas (Johnny da Florestal), Daniel Fonseca Rocha (Daniel Rocha)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/516/mocao_de_louvor_pmmg_1.pdf</t>
+    <t>Johnny da Florestal (Joaquim Johnny Ruas), Daniel Rocha (Daniel Fonseca Rocha)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/516/mocao_de_louvor_pmmg_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR à Polícia Militar de Minas Gerais, em especial à 13ª Companhia Independente da Polícia Militar de São Francisco, pela comemoração dos 250 anos da Corporação e pelo Dia do Soldado.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>José Adelson Ferreira Neves (Adelson Galã), Walderiz Vieira Leitão (Walderiz Leitão)</t>
+    <t>Adelson Galã (José Adelson Ferreira Neves), Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Eliene Rodrigues dos Santos.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Marlene Aparecida Paraíso da Rocha.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Maria Aparecida Silvestre da Mota.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Tereza Fernandes Nascimento.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha), José Adelson Ferreira Neves (Adelson Galã), Walderiz Vieira Leitão (Walderiz Leitão)</t>
+    <t>Daniel Rocha (Daniel Fonseca Rocha), Adelson Galã (José Adelson Ferreira Neves), Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Nicácio Rodrigues Ferreira.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Vicente Mendes Rodrigues.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>Antônio Marcos Ferreira de Souza (Tonim do Peixe), Ramiro Ferreira Lima (Ramiro da Colônia)</t>
+    <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza), Ramiro da Colônia (Ramiro Ferreira Lima)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Maria dos Reis Mendes.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Luiz Cordeiro Mendes.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Tereza de Oliveira Soares.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de José Hamilton Vieira.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/589/mocao_de_louvor_e_congratulacoes_-_servidores_da_secretaria_de_infraestrutura.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/589/mocao_de_louvor_e_congratulacoes_-_servidores_da_secretaria_de_infraestrutura.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR aos servidores da Secretaria Municipal de Infraestrutura e Desenvolvimento Regional, em reconhecimento ao seu excelente trabalho, marcado por dedicação, profissionalismo e compromisso em prol do progresso de nosso Município.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/590/mocao_de_louvor_e_congratulacoes_-_padre_nei.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/590/mocao_de_louvor_e_congratulacoes_-_padre_nei.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR ao Padre Neiri Segala, em reconhecimento ao seu ótimo trabalho em prol das questões sociais e ambientais, com dedicação e compromisso ético. Esse religioso inspira a comunidade são-franciscana com sua atuação em favor do bem comum e do desenvolvimento sustentável de nosso Município. Manifestamos nossos cumprimentos e apreço por sua contribuição.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Conceição Cardoso Ribeiro.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Izaulina Vieira da Rocha.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de José Alberto Araújo de Jesus.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>Clóvis Assis Ramos de Souza (Clóvis do Brejo), Antônio Marcos Ferreira de Souza (Tonim do Peixe)</t>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Maria Peres de Jesus (Mãe de Valdete do Asilo).</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Jucimara Batista da Costa.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Marilene Pereira de França.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de José Mauro Caetano.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Joaquim Luiz de Jesus.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Ana Vitor dos Santos.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>Árlen Aparecido Durães de Aquino (Arlen Kexedé), Walderiz Vieira Leitão (Walderiz Leitão)</t>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino), Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Vicente Moraes Leite.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha), Clóvis Assis Ramos de Souza (Clóvis do Brejo), Geraldo Silva Santos (Geraldo Quilombola), Géssica Braga de Almeida (Professora Géssica)</t>
+    <t>Daniel Rocha (Daniel Fonseca Rocha), Clóvis do Brejo (Clóvis Assis Ramos de Souza), Geraldo Quilombola (Geraldo Silva Santos), Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Maria Cleide Rosa Vieira Ferreira.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>Legislativo Municipal - LEGM</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de ELAINE RIBEIRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Wanderson da Silva Costa</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de ANTÔNIO TEIXEIRA LIMA.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Jair Ferreira da Rocha.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>José Delvan Caíres da Silva (Delvan da Jibóia), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Géssica Braga de Almeida (Professora Géssica), Walderiz Vieira Leitão (Walderiz Leitão)</t>
+    <t>Delvan da Jibóia (José Delvan Caíres da Silva), Professora Géssica (Géssica Braga de Almeida), Tonim do Peixe (Antônio Marcos Ferreira de Souza), Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de José dos Reis Guimarães.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>Clóvis Assis Ramos de Souza (Clóvis do Brejo), Daniel Fonseca Rocha (Daniel Rocha), Géssica Braga de Almeida (Professora Géssica), Joaquim Johnny Ruas (Johnny da Florestal)</t>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza), Daniel Rocha (Daniel Fonseca Rocha), Johnny da Florestal (Joaquim Johnny Ruas), Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Aclênia Soares Ribeiro.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo José Ramos Pereira.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ao ato de racismo praticado contra o atleta Kaic Coutinho Ramos, ocorrido no dia nove de novembro do corrente ano, durante a disputa do torneio amador no Estádio Municipal.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Marielly Rodrigues Ribeiro.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Normando Fiúza de Matos.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Maria Rocha Mendes</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>Walderiz Vieira Leitão (Walderiz Leitão), Daniel Fonseca Rocha (Daniel Rocha), Géssica Braga de Almeida (Professora Géssica), Ivan Pereira dos Reis (Ivan Contador)</t>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Daniel Rocha (Daniel Fonseca Rocha), Ivan Contador (Ivan Pereira dos Reis), Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de José Nilton Ribeiro (Niltão)</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Maria Gonçalves de Almeida.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica), Ivan Pereira dos Reis (Ivan Contador)</t>
+    <t>Professora Géssica (Géssica Braga de Almeida), Ivan Contador (Ivan Pereira dos Reis)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Jailson dos Santos Souza (Dadai)</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Ana Márcia Vieira Cabral.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_de_louvor_e_congratulacoes_-_arlen_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_de_louvor_e_congratulacoes_-_arlen_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR ao Policial Militar Adrian Nauan Nazário Guerra (Sargento Guerra) pela conquista da patente de Sargento.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/747/mocao_de_louvor_e_congratulacoes_-_walderiz_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/747/mocao_de_louvor_e_congratulacoes_-_walderiz_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR ao Tenente Elizeu Ferreira dos Santos pelo trabalho realizado durante a pandemia da Covid-19.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Antônio Domingos Francisco Ferreira.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>Ivan Pereira dos Reis (Ivan Contador), Antônio Marcos Ferreira de Souza (Tonim do Peixe), José Adilson Ferreira da Silva (Dil Ferreira), José Delvan Caíres da Silva (Delvan da Jibóia)</t>
+    <t>Ivan Contador (Ivan Pereira dos Reis), Delvan da Jibóia (José Delvan Caíres da Silva), Dil Ferreira (José Adilson Ferreira da Silva), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de José Gonçalves de Almeida (Zé Mineiro).</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>Antônio Fábio Vieira de Moura (Fábio Construtor), Clóvis Assis Ramos de Souza (Clóvis do Brejo), José Adelson Ferreira Neves (Adelson Galã)</t>
+    <t>Fábio Construtor (Antônio Fábio Vieira de Moura), Adelson Galã (José Adelson Ferreira Neves), Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Domingos Ferreira Borges (Domingos Jatobá).</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Géssica Braga de Almeida (Professora Géssica), Walderiz Vieira Leitão (Walderiz Leitão)</t>
+    <t>Daniel Rocha (Daniel Fonseca Rocha), Professora Géssica (Géssica Braga de Almeida), Tonim do Peixe (Antônio Marcos Ferreira de Souza), Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Iracindo de Moura (Cidim do SAMU)</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>Ivan Pereira dos Reis (Ivan Contador), Antônio Marcos Ferreira de Souza (Tonim do Peixe), Daniel Fonseca Rocha (Daniel Rocha), José Adilson Ferreira da Silva (Dil Ferreira), Walderiz Vieira Leitão (Walderiz Leitão)</t>
+    <t>Ivan Contador (Ivan Pereira dos Reis), Daniel Rocha (Daniel Fonseca Rocha), Dil Ferreira (José Adilson Ferreira da Silva), Tonim do Peixe (Antônio Marcos Ferreira de Souza), Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Eliana de Fátima Alves Ribeiro.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Nair Francisca Vieira.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Dr. Élcio Gangana Ferraz.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Conceição Aparecida O. dos Santos.</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/252/veto_ao_pl_no_017-_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/252/veto_ao_pl_no_017-_2025.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao PLO 17/2025</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/353/veto_projeto_de_lei_271.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/353/veto_projeto_de_lei_271.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 27/2025, que dispõe sobre o provimento de soros antiofídico, antiaracnídico e antiescorpiônico nas unidades de saúde do Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/465/razoes_veto_parcial_propositura_de_lei_permuta_imoveis_-_parque_do_carreiro.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/465/razoes_veto_parcial_propositura_de_lei_permuta_imoveis_-_parque_do_carreiro.pdf</t>
   </si>
   <si>
     <t>Veta parcialmente a redação final do Projeto de Lei nº 48/2025, que autoriza o Executivo Municipal a alienar imóvel mediante permuta para instituição e instalação do Parque do Carreiro no distrito de Vila do Morro.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/655/veto.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/655/veto.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 67/2025, que dispõe sobre o Plano Plurianual para o período de 2025 a 2029 do Município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_no._049_-__alterando_codigo_tributario_municipal_-_20251.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_no._049_-__alterando_codigo_tributario_municipal_-_20251.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Complementar nº 11/2005, que instituiu o Novo Código Tributário Municipal.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/613/propositura_de_lei_no._050_-__institui_taxa_residuos_solidos_-_2025_-_taxa_do_lixo1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/613/propositura_de_lei_no._050_-__institui_taxa_residuos_solidos_-_2025_-_taxa_do_lixo1.pdf</t>
   </si>
   <si>
     <t>Institui a taxa de coleta e manejo de resíduos sólidos no município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_altera_estatuto_gratificacao1-1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_altera_estatuto_gratificacao1-1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 23, de 17 de março de 2015, que institui o novo Estatuto dos Servidores Públicos das administrações diretas, autárquicas e fundacionais do município de São Francisco, Estado de Minas Gerais, para dispor sobre as funções de confiança e a remuneração de membros de comissões específicas.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Antônio Fábio Vieira de Moura (Fábio Construtor), Geraldo Silva Santos (Geraldo Quilombola), Géssica Braga de Almeida (Professora Géssica), Joaquim Johnny Ruas (Johnny da Florestal), Ramiro Ferreira Lima (Ramiro da Colônia)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/341/pl_emenda_a_lei_organica_2025_1.pdf</t>
+    <t>Fábio Construtor (Antônio Fábio Vieira de Moura), Geraldo Quilombola (Geraldo Silva Santos), Johnny da Florestal (Joaquim Johnny Ruas), Professora Géssica (Géssica Braga de Almeida), Ramiro da Colônia (Ramiro Ferreira Lima)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/341/pl_emenda_a_lei_organica_2025_1.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo à Lei Orgânica do Município de São Francisco - Modifica-se o Inciso § 3º do artigo 103</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/36/parecer_cfotc_pl_02.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/36/parecer_cfotc_pl_02.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 03/2025, de autoria do Poder Executivo Municipal. A proposição  foi protocolada no Sistema de Apoio ao Processo Legislativo - SAPL no dia 30 de  janeiro de 2025, lida em 3 de fevereiro do mesmo ano e encaminhada a esta comissão  para parecer.</t>
   </si>
   <si>
     <t>A comissão de Legislação Justiça e Redação em conformidade com as  atribuições que lhe foram conferidas, analisa e emite parecer sobre o Projeto de  Lei nº 02/2025, de autoria do Poder Executivo Municipal. A proposição foi  protocolada no Sistema de Apoio ao Processo Legislativo - SAPL no dia 30 de  janeiro de 2025, lida em 3 de fevereiro do mesmo ano e encaminhada a esta  comissão para parecer.</t>
   </si>
   <si>
     <t>A comissão de Legislação Justiça e Redação em conformidade com as atribuições que lhe foram conferidas, analisa e emite parecer sobre o Projeto de Lei nº 03/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/39/parecer_cljr_pl_04.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/39/parecer_cljr_pl_04.pdf</t>
   </si>
   <si>
     <t>Trata-se de análise do Projeto de Lei que visa instituir o regime de diárias e  regulamentar os critérios para a indenização das despesas de viagens realizadas  no interesse da Câmara Municipal de São Francisco. O projeto estabelece  disposições quanto à concessão, comprovação e prestação de contas relativas às  despesas oriundas das viagens institucionais.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/40/parecer_cfotc_pl_04.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/40/parecer_cfotc_pl_04.pdf</t>
   </si>
   <si>
     <t>Trata-se de análise do Projeto de Lei nº 04/2025, que visa instituir o regime de  diárias e regulamentar os critérios para a indenização das despesas de viagens  realizadas no interesse da Câmara Municipal de São Francisco. O projeto estabelece  disposições quanto à concessão, comprovação e prestação de contas relativas às  despesas oriundas das viagens institucionais.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pl_5_2025-1_assinado_250221_114652.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pl_5_2025-1_assinado_250221_114652.pdf</t>
   </si>
   <si>
     <t>A comissão de Legislação Justiça e Redação em conformidade com as atribuições que lhe foram conferidas, analisa e emite parecer sobre o Projeto de Lei nº 05/2025 de autoria do vereador Daniel Fonseca Rocha.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pl_6_2025_-1_assinado_250221_114850_2.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pl_6_2025_-1_assinado_250221_114850_2.pdf</t>
   </si>
   <si>
     <t>A comissão de Legislação Justiça e Redação em conformidade com as atribuições que lhe foram conferidas, analisa e emite parecer sobre o Projeto de Lei nº 06/2025 de autoria dos vereadores Daniel Fonseca Rocha e Joaquim Johnny Ruas.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/160/pl_09_2025_financas_-_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/160/pl_09_2025_financas_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Trata-se de análise do Projeto de Lei nº 09/2025, de iniciativa do Executivo Municipal e tem por finalidade requerer autorização legislativa para abertura de Crédito Especial ao Orçamento Geral do corrente exercício.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/161/pl_10_2025_financas_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/161/pl_10_2025_financas_assinado_1.pdf</t>
   </si>
   <si>
     <t>Trata-se de análise do Projeto de Lei nº 10/2025, de autoria do Poder Executivo e que visa receber autorização legislativa para alienação de bens imóveis de seu acervo imobiliário, especificamente 148 (cento e quarenta e oito) lotes de terreno urbano, localizados na expansão do Bairro João Aguiar.</t>
   </si>
   <si>
     <t>Secretaria Jurídica - SEJ</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/186/pl_18_2025_juridico.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/186/pl_18_2025_juridico.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 18/2025</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/188/pl_18_2025_financas_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/188/pl_18_2025_financas_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Tomada de Contas a respeito do Projeto de Lei 18/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/190/pl_17_2025_assinado_250321_110855_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/190/pl_17_2025_assinado_250321_110855_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação sobre o PL nº 17/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/191/pl_16_2025_assinado_250321_110632_28129_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/191/pl_16_2025_assinado_250321_110632_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação Justiça e Redação sobre o PL nº 16/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/192/pl_16_2025_financas_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/192/pl_16_2025_financas_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Tomada de Contas  sobre o PL 16/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/193/pl_18_2025_assinado-1_250321_111409_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/193/pl_18_2025_assinado-1_250321_111409_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação sobre o PL 18/2025.</t>
   </si>
   <si>
     <t>CTE - Comissão de Estudo</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial no Projeto de Resolução nº 002/2025, que tem por objeto a concessão de Título de Cidadão Honorário ao Sr. Wagner de Paulo Santiago.</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação sobre o Projeto de Resolução de autoria do Vereador José Adilson Ferreira da Silva, que propõe a concessão do Título de Cidadão Honorário ao senhor Wagner de Paulo Santiago.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/258/pl_19_2025_assinado_assinado_250411_090757.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/258/pl_19_2025_assinado_assinado_250411_090757.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação da Câmara Municipal de São Francisco, responsável por analisar o Projeto de Lei nº 19/2025, de autoria do vereador Daniel Fonseca Rocha, que dispõe sobre Manejo Populacional e Proteção dos Animais – Cães e Gatos, no âmbito do Município de São Francisco e dá outras providências.</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação da Câmara Municipal de São Francisco, responsável por analisar o Projeto de Lei nº 21/2025, de autoria do vereador Daniel Fonseca Rocha, que visa declarar a " Associação Comunitária dos Pequenos Produtores Rurais Morada do Sol" como sendo de utilidade pública</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/260/pl_20_2025_assinado_250410_101235_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/260/pl_20_2025_assinado_250410_101235_assinado_1.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação, no exercício das atribuições que lhe são conferidas, sobre alterações na Lei Municipal nº 2.345, de 28 de novembro de 2006, que dispõe sobre os serviços de transporte de passageiros por táxi no Município de São Francisco.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/261/pl_22_2025_assinado_250410_101600_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/261/pl_22_2025_assinado_250410_101600_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação da Câmara Municipal de São Francisco, responsável por analisar o Projeto de Lei nº 22/2025, de autoria do vereador Antônio Marcos Ferreira de Souza, que visa declarar a " Associação de pais e Amigos dos Excepcionais de São Francisco" como sendo de utilidade pública.</t>
   </si>
   <si>
     <t>CEV17 - Comissão Especial - Apreciação Veto ao PLO 17/2025</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_comissao_especial_do_veto_assinado_28129_assinado_28129_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_comissao_especial_do_veto_assinado_28129_assinado_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial para analisar o Veto Integral ao Projeto de Lei nº 17/2025</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/264/pl_17_2025_veto__assinado_250410_102200_assinado_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/264/pl_17_2025_veto__assinado_250410_102200_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação Justiça e Redação sobre o Veto Integral ao Projeto de Lei nº 17/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/283/pl_24_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/283/pl_24_2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação da Câmara Municipal de São Francisco acerca do Projeto de Lei nº 24/2025, de autoria do_x000D_
 vereador Daniel Fonseca Rocha, que dispõe sobre denominação de logradouro público no município de São Francisco</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/284/pl_25_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/284/pl_25_2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação da Câmara Municipal de São Francisco acerca o Projeto de Lei nº 25/2025, de autoria da vereadora Géssica Braga de Almeida, que visa declarar a "Associação das Mulheres Trabalhadoras Rurais de Mocambo e Adjacências" como entidade de utilidade pública no âmbito do Município de São Francisco</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/302/pl_27_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/302/pl_27_2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação da Câmara Municipal de São_x000D_
 Francisco, responsável por analisar o Projeto de Lei nº 27/2025, que "Dispõe_x000D_
 sobre o provimento de soros antiofídico, antiaracnídico e antiescorpiônico nas_x000D_
 unidades de saúde do Município de São Francisco/MG."</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/320/pl_29_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/320/pl_29_2025.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 29/2025 visa declarar a "Associação Cultural Rei dos Temerosos de São_x000D_
 Francisco" como entidade de utilidade pública no âmbito do Município de São Francisco</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/321/pl_28_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/321/pl_28_2025.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei que visa alterar a Lei Municipal nº 3.385/2022 para instituir, de forma expressa, a Política Municipal de Proteção aos Direitos da Pessoa com Fibromialgia no Município de São Francisco/MG.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/336/pl_26_2025_ldo.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/336/pl_26_2025_ldo.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 26/2025, de autoria do Poder executivo Municipal e que dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/338/pl_26_2025_financas_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/338/pl_26_2025_financas_-_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei Nº: 025/2025, que dispõe sobre as Diretrizes Gerais para a elaboração e execução da lei orçamentária para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/339/pl_30_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/339/pl_30_2025.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 30/2025, que visa estabelecer medidas de informação e proteção à gestante e à parturiente contra a violência obstétrica no âmbito do Município de São Francisco.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/340/pdecreto_01_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/340/pdecreto_01_2025.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Decreto Legislativo nº 01/2025, de iniciativa da Mesa Diretora da Câmara Municipal de São Francisco, que tem por finalidade autorizar a baixa de bens patrimoniais inservíveis pertencentes ao Poder Legislativo Municipal, consistentes em dois veículos Renault Duster, e sua posterior transferência e incorporação ao patrimônio do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/358/pdecreto_01_2025_financas_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/358/pdecreto_01_2025_financas_-_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer sobre Projeto de Decreto Legislativo nº 01/2025</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pelo_01_2025_assinado-1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pelo_01_2025_assinado-1.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Emenda à Lei Orgânica nº 01/2025</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/361/assinado_-_pelo_01_2025_financas_28129_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/361/assinado_-_pelo_01_2025_financas_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Tomada de Contas sobre o Projeto de Emenda à Lei Orgânica nº 01/2025, com a Emenda Aditiva nº 04/2025</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/363/pl_23_2025_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/363/pl_23_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação da Câmara Municipal de São Francisco sobre o Projeto de Lei nº 23/2025, de autoria do vereador Daniel Fonseca Rocha, que dispõe sobre denominação de logradouro público no município de São Francisco.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/377/pl_32_2025_assinado_250613_121738.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/377/pl_32_2025_assinado_250613_121738.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 32/2025, de iniciativa do Chefe do Poder Executivo Municipal visa modificar a composição do Conselho Municipal do Patrimônio Histórico e Cultural de São Francisco.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/378/pl_33_2025_assinado_250613_121912.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/378/pl_33_2025_assinado_250613_121912.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 33/2025, que visa instituir diretrizes para a prestação do serviço de transporte de pacientes pela rede pública de saúde do Município de São Francisco/MG.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/379/pl_35_2025_assinado_250613_122044.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/379/pl_35_2025_assinado_250613_122044.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 35/2025 de autoria da vereadora Walderiz Vieira Leitão, que dispõe sobre a instituição da Capoterapia como prática_x000D_
 integrativa complementar destinada, especialmente, a idosos, pessoas em processo de reabilitação física ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/380/pl_36_2025_assinado_250613_122223.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/380/pl_36_2025_assinado_250613_122223.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 36/2025, de autoria do Poder Executivo e que visa receber autorização legislativa para doar bem imóvel de seu acervo patrimonial ao Estado de Minas Gerais, para construção de sede do novo Fórum da Comarca de São Francisco/MG, e revoga a Lei nº 3537, de 05 de abril de 2024.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/381/pl_34_2025_.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/381/pl_34_2025_.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 34/2025, que dispõe sobre a Inclusão no Calendário Oficial de Eventos do PEGA DA NOVILHA DA FAZENDA CALINDÉ, realizada na segunda quinzena de julho de cada ano, na Comunidade Novo Lajedo, neste município de São Francisco</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/382/pl_31_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/382/pl_31_2025.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 31/2025, de autoria do Poder Executivo, que autoriza o Poder Executivo a promover a concessão do serviço público de transporte coletivo de passageiros na área rural do Município de São Francisco/MG.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/409/pl_40_2025_assinado-1_250626_091417.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/409/pl_40_2025_assinado-1_250626_091417.pdf</t>
   </si>
   <si>
     <t>“Inclui o Dia de Homenagem ao Padre Vicente Euteneuer no Calendário Oficial de Eventos do Município”</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/410/pl_41_2025_assinado-1_250626_091223.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/410/pl_41_2025_assinado-1_250626_091223.pdf</t>
   </si>
   <si>
     <t>Objetiva declarar de utilidade pública municipal a Liga Sanfranciscana de Desportos</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/411/pl_42_2025_assinado_250626_091542.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/411/pl_42_2025_assinado_250626_091542.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reconhecimento de dívida e dá outras providências”</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/412/assinado_-_pl_42_2025_financas.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/412/assinado_-_pl_42_2025_financas.pdf</t>
   </si>
   <si>
     <t>“Reconhecimento de dívida referente ao pagamento fornecimento de gêneros alimentícios destinados à Secretaria Municipal de Educação nos exercícios de 2023 e 2024, conforme apurado no Processo Administrativo nº 547/2025”</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/413/pl_43_2025_assinado_250626_091704.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/413/pl_43_2025_assinado_250626_091704.pdf</t>
   </si>
   <si>
     <t>“Reconhecimento de dívida referente ao pagamento de aluguel e despesas de água e luz do imóvel utilizado como sede do Ponto do Correio no Bairro Sagrada Família”</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/414/assinado_-_pl_43_2025_financas.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/414/assinado_-_pl_43_2025_financas.pdf</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/415/pl_47_2025_assinado_250626_120711.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/415/pl_47_2025_assinado_250626_120711.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Recuperação Fiscal – REFIS 2025, no Município de São Francisco, e dá outras providências”</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/417/assinado_-_pl_47_2025_financas.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/417/assinado_-_pl_47_2025_financas.pdf</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/420/presolucao_03_2025_assinado_250627_214936.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/420/presolucao_03_2025_assinado_250627_214936.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e redação sobre o Projeto de Resolução nº 03/2025, de autoria da Mesa Diretora, tem por objeto a criação de uma vaga para o cargo em comissão de Assessor Parlamentar</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/421/pl_38_2025_assinado_250627_215127.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/421/pl_38_2025_assinado_250627_215127.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e redação sobre o Projeto de Lei nº 38/2025, de iniciativa do Chefe do Poder Executivo Municipal, trata da criação do serviço público de Loteria Municipal e autoriza o Poder Executivo a estabelecer regramentos para sua exploração no âmbito do Município de São Francisco/MG.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/423/presolucao_03_2025_assinado_250627_214936.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/423/presolucao_03_2025_assinado_250627_214936.pdf</t>
   </si>
   <si>
     <t>Parecer a respeito do Projeto de Resolução nº 03/2025, que cria vaga de cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>PRU</t>
   </si>
   <si>
     <t>Pedido de Regime de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/105/regime_de_urgencia_req_01_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/105/regime_de_urgencia_req_01_2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Art. 124, § 3º, VII do Regimento Interno, os Vereadores infra-assinados, autores do Requerimento nº. 01/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/106/regime_de_urgencia_req_02_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/106/regime_de_urgencia_req_02_2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Art. 124, § 3º, VII do Regimento Interno, os Vereadores infra-assinados, autores do Requerimento nº. 02/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>PLO 9/2025 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>PLO 10/2025 - Considerando a relevância da matéria, bem como o interesse da Administração Pública Municipal em sua efetiva implementação, solicito que a presente propositura TRAMITE SOB O REGIME DE URGÊNCIA, conforme prevê e faculta a disposição do artigo 115 da Lei Orgânica Municipal, inclusive com a Convocação de sessões extraordinárias para deliberação legislativa.</t>
   </si>
   <si>
     <t>PLO 11/2025 - Considerando a relevância da matéria, bem como o interesse da Administração Pública Municipal em sua efetiva implementação, solicito que a presente propositura TRAMITE SOB O REGIME DE URGÊNCIA, conforme prevê e faculta a disposição do artigo 115 da Lei Orgânica Municipal, inclusive com a convocação de sessões extraordinárias para deliberação legislativa.</t>
   </si>
   <si>
     <t>PLO 12/2025 - O vereador infra-assinado, na qualidade de autor do Projeto de Lei n° 12/2025, com fundamento no Art. 124, § 3°, inciso Vil, do Regimento Interno desta Casa Legislativa, requer que seja submetido ao Plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
   </si>
   <si>
     <t>PLO 13/2025 - O vereador infra-assinado, na qualidade de autor do Projeto de Lei n° 13/2025, com fundamento no Art. 124, § 3°, inciso Vil, do Regimento Interno desta Casa Legislativa, requer que seja submetido ao Plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
   </si>
   <si>
     <t>PLO 14/2025 - Este Projeto de Lei visa, portanto, a promoção de uma gestão mais eficiente e racional dos bens públicos, garantindo que o patrimônio do município esteja sempre alinhado aos reais interesses e necessidades da coletividade. _x000D_
 _x000D_
 Conto com o apoio dos nobres vereadores para a aprovação deste projeto de lei em regime de urgência.</t>
   </si>
   <si>
@@ -6234,72 +6234,72 @@
   <si>
     <t>REQ 6/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Requerimento nº. 6/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>REQ 7/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, a Vereadora infra-assinada, autora do Requerimento nº. 7/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>PLO 27/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, a Vereadora infra-assinada, autora do Projeto de lei nº. 27/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>REQ 8/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Requerimento de Informações nº. 08/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>REQ 9/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Requerimento nº. 09/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>PLO 31/2025 - Considerando a relevância da matéria, bem como o interesse da Administração Pública Municipal em sua efetiva implementação, solicito que a presente propositura TRAMITE SOB O REGIME DE URGÊNCIA, conforme prevê e faculta a disposição do artigo 115 da Lei Orgânica Municipal, inclusive com a convocação de sessões extraordinárias para deliberação legislativa.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/331/regime_de_urgencia_decreto.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/331/regime_de_urgencia_decreto.pdf</t>
   </si>
   <si>
     <t>PDL 1/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Projeto de Decreto Legislativo nº 01/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>PELOM 1/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Projeto de Emenda à Lei Orgânica nº 01/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Diante do exposto, e considerando a relevância deste empreendimento para o desenvolvimento de São Francisco e para a melhoria da qualidade dos serviços públicos oferecidos à nossa população, solicitamos que seja apreciado em REGIME DE URGÊNCIA, contamos com o apoio e a aprovação dos nobres Vereadores e Vereadoras para este Projeto de Lei.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/402/regime_de_urgencia.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/402/regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>PRE 3/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Projeto de Resolução nº. 03/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>PLO 40/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Projeto de Lei nº. 40/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>PLO 41/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Projeto de Lei nº 39/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>PLO 42/2025 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-a necessário a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro nos Artigos 95 Inciso II Art.136 Inciso XII e Art. 115, caput, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>406</t>
   </si>
@@ -6378,378 +6378,378 @@
   <si>
     <t>PR 4/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Projeto de Resolução nº. 4/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>PLO 51/2025 - Diante da urgência e relevância da matéria, bem como, pela prerrogativa conferida ao Chefe do Executivo pela Lei Orgânica Municipal, REQUER QUE A PRESENTE PROPOSITURA TRAMITE SOB O REGIME DE URGÊNCIA, inclusive, com a convocação de sessão ordinária, caso se faça necessário.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>PLO 52/2025 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>PLO 54/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, a Vereadora infra-assinada, autora do Projeto de lei nº. 54/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/477/regime_de_urgencia_pl_59_2025-1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/477/regime_de_urgencia_pl_59_2025-1.pdf</t>
   </si>
   <si>
     <t>PLO 59/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Projeto de Lei nº. 59/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>REQ 15/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, a  Vereadora infra-assinada, autora do Requerimento nº. 15/2025, requer  que seja submetido ao plenário o presente pedido de regime de  urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>REQ 16/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, a  Vereadora infra-assinada, autora do Requerimento nº. 16/2025, requer  que seja submetido ao plenário o presente pedido de regime de  urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>PLO 64/2025 - Diante do exposto, solicitamos a aprovação do presente Projeto de Lei em regime de  urgência, para que o Município possa regularizar sua situação junto ao prestador de serviços e  manter a credibilidade nas futuras contratações</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/522/pedido_de_regime_de_urgencia_-_requerimento_17_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/522/pedido_de_regime_de_urgencia_-_requerimento_17_-_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora autora do Requerimento nº. 17/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>PLO 68/2025 - Diante do exposto, e considerando a relevância do projeto de lei para o desenvolvimento de São Francisco e para a melhoria da qualidade dos serviços públicos oferecidos à nossa população, solicitamos que seja apreciado em REGIME DE URGÊNCIA, contamos com o apoio e a aprovação dos nobres Vereadores e Vereadoras para este Projeto de Lei.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>PLO 69/2025 - Diante do exposto, o presente Projeto de Lei representa um avanço na gestão de animais no Município de São Francisco, fortalecendo as parcerias com a sociedade civil e promovendo uma destinação mais eficiente e humanitária para os animais apreendidos, solicitamos que seja apreciado em REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>PLO 73/2025 - Diante da relevância e urgência da matéria, REQUEIRO QUE A PRESENTE PROPOSITURA TRAMITA SOB O REGIME DA URGÊNCIA, conforme faculta e prevê o artigo 115 da Lei Orgânica Municipal, bem como, o Regimento Interno desta Casa Legislativa.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/539/pedido_de_regime_de_urgencia_-_requerimento_18_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/539/pedido_de_regime_de_urgencia_-_requerimento_18_-_assinado.pdf</t>
   </si>
   <si>
     <t>REQ 18/2025 - Requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar o Requerimento citado.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>PLO 74/2025 - Em se considerando a urgência da matéria, bem como o recesso legislativo, e ainda a prerogativa, inserta no artigo 115 da Lei Orgânica Municipal, que faculta a solicitação que Vossa Excelência, revestida das atribuições legais de regimento, se digne acatar o pedido de urgência para apreciação dos projetos sob iniciativa do Executivo Municipal, requerido pedido de urgência na apreciação do presente projeto de lei, valendo-se, inclusive, da convocação de reunião extraordinária, nos termos regimentais, para os fins colimados.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>PLO 76/2025 - Diante da prerrogativa inserta no artigo 115 da Le Orgânica Municipal e da relevância da matéria, se requerer que a presente Propositura de Lei tramite sob o REGIME DE URGÊNCIA, nos termos regimentais.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>PLO 77/2025 - Dessa forma, contamos com o apoio dos nobres Vereadores para a aprovação deste Projeto de Lei, em regime de urgência, em benefício da justiça social e da credibilidade das ações de nosso município.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/565/regime_de_urgencia_fadenorte.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/565/regime_de_urgencia_fadenorte.pdf</t>
   </si>
   <si>
     <t>PLO 75/2025 - Respeitosos cumprimentos sirvo-me do presente para solicitar REGIME DE URGÊNCIA do Projeto de Lei nº 038/2025 o qual dispõe sobre Autorização do Executivo Municipal a doar, com encargos, bens imóvel do seu acervo patrimonial à FADENORTE ( Faculdade de Desenvolvimento do Norte Ltda) para construção de Hospital Universitário.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/576/pedido_de_regime_de_urgencia_-_requerimento_19_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/576/pedido_de_regime_de_urgencia_-_requerimento_19_-_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora autora do Requerimento nº. 19/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/577/pedido_de_regime_de_urgencia_-_requerimento_20_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/577/pedido_de_regime_de_urgencia_-_requerimento_20_-_assinada.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, autora do Requerimento nº. 20/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/595/pedido_de_regime_de_urgencia_-_requerimento_21_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/595/pedido_de_regime_de_urgencia_-_requerimento_21_-_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora, autora do Requerimento nº. 21/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/607/pedido_de_regime_de_urgencia_-_requerimento_22_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/607/pedido_de_regime_de_urgencia_-_requerimento_22_-_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, autora do Requerimento nº. 22/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/612/pedido_de_regime_de_urgencia_-_requerimento_23_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/612/pedido_de_regime_de_urgencia_-_requerimento_23_-_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, autora do Requerimento nº. 23/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>PLO 85/2025 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária uma autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para discussão e aprovação do Projeto de Lei em tela, com fulcro nos Artigos 95 Inciso II Art.136 Inciso XIII e Art. 115, caput, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>PLO 87/2025 - Diante da relevância da matéria, em especial para assegurar a qualidade dos gêneros alimentícios produzidos em nosso Município, solicitamos que o mesmo tramite SOB REGIME DE URGÊNCIA, conforme permitem a Lei Orgânica Municipal e o Regimento Interno desta Casa Legislativo.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>PLO 88/2025 - Diante da relevância e urgência da matéria, requerer que a presente propositura tramite sob o REGIME DE URGÊNCIA, nos termos do artigo 115 da Lei Orgânica Municipal e Regimento Interno desta Casa Legislativa.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>PLC 3/2025 - Diante do exposto, e em atenção à relevância das funções exercidas e à necessidade de clareza e equidade no tratamento dos servidores, submeto este Projeto de Lei Complementar à elevada apreciação dos Nobres Vereadores, EM REGIME DE URGÊNCIA, contando com seu imprescindível apoio para sua aprovação.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/647/pedido_de_regime_de_urgencia_-_requerimento_24_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/647/pedido_de_regime_de_urgencia_-_requerimento_24_-_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, autora do Requerimento nº. 24/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pedido_de_regime_de_urgencia_-_requerimento_25_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pedido_de_regime_de_urgencia_-_requerimento_25_-_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, autora do Requerimento nº. 25/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/657/pedido_de_regime_de_urgencia_-_requerimento_26_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/657/pedido_de_regime_de_urgencia_-_requerimento_26_-_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, autora do Requerimento nº. 26/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/677/regime_de_urgencia.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/677/regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Pedido de regime de urgência para o Projeto de Lei nº 92/2025</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>PLO 93/2025 - Diante do exposto, e considerando o notório interesse público na correção desta inconsistência material para a efetivação do desenvolvimento econômico e social do nosso município, conto com o apoio e a sensibilidade dos nobres Vereadores para a aprovação EM REGIME DE URGÊNCIA, deste Projeto de Lei.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>PLO 94/2025 - Diante do exposto, e considerando o notório interesse público na correção desta inconsistência material para a efetivação do desenvolvimento econômico e social do nosso município, conto com o apoio e a sensibilidade dos nobres Vereadores para a aprovação EM REGIME DE URGÊNCIA, deste Projeto de Lei.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/700/regime_de_urgencia_daniel.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/700/regime_de_urgencia_daniel.pdf</t>
   </si>
   <si>
     <t>REQ 27/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Requerimento nº. 27/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>PLO 96/2025 - Diante da relevância da matéria, em especial para propiciar adequação do acervo legislativo do Município à legislação federal, em especial, a Lei Federal nº 9.637/98, solicito que o mesmo tramite SOB REGIME DE URGÊNCIA, conforme permitem a Lei Orgânica Municipal e o Regimento Interno desta Casa Legislativa.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>PLO 97/2025 - É o presente para a augusta apreciação em regime de urgência dos Excelentíssimos Vereadores, na certeza de sua aprovação nos termos em que se encontra.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>PLO 99/2025 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>PLO 101/2025 - A justificativa da presente propositura é apresentada anexa, podendo inferir que está presente o relevante interesse público, bem como a urgência da matéria, razão pela qual pugno que a mesma tramite sob o REGIME DE URGÊNCIA e, após regular trâmite seja aprovada nos termos legais.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>PLO 102/2025 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/722/pedido_de_regime_de_urgencia_-_ramiro_-_assinad.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/722/pedido_de_regime_de_urgencia_-_ramiro_-_assinad.pdf</t>
   </si>
   <si>
     <t>PLO 103/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar o Projeto de lei.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/724/regime_de_urgencia_pl_100.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/724/regime_de_urgencia_pl_100.pdf</t>
   </si>
   <si>
     <t>PLO 100/ 2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, o Vereador infra-assinado, autor do Projeto de Lei nº. 100/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/740/pedido_de_regime_de_urgencia_projeto_104-2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/740/pedido_de_regime_de_urgencia_projeto_104-2025.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, autor do Projeto de lei nº. 104/2025, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>PLO 105/2025 - Diante do exposto, e considerando o notório e inadiável interesse público da medida, conto com o apoio e a sensibilidade dos nobres Vereadores para a aprovação em regime de urgência deste Projeto de Lei, para que os benefícios esperados possam ser concretizados o mais breve possível.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>PLO 106/2025 - Diante da relevância da obra e da estrita observância à legislação vigente, solicitamos o apoio e a aprovação em REGIME DE URGÊNCIA deste Projeto de Lei por parte dos nobres Vereadores e Vereadoras.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>PLO 107/2025 - Do exposto, encaminho para deliberação desta respeitada Casa Legislativa a presente propositura de lei, contando com a respeitada aprovação, oportunidade em que REQUEIRO O REGIME DE URGÊNCIA, conforme faculta e prevê a legislação vigente.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>PLO 109/2025 - Contando com a costumeira atenção dessa Casa Legislativa, solicitamos a apreciação da matéria em regime de urgência, dada a necessidade de regularização da pendência financeira e a importância de resguardar o equilíbrio financeiro dos fornecedores que prestam serviços ao Município.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>PLO 110/2025 - Contando com a costumeira atenção dessa Casa Legislativa, solicitamos a apreciação da matéria em regime de urgência, dada a necessidade de regularização da pendência financeira e a importância de resguardar o equilíbrio financeiro dos fornecedores que prestam serviços ao Município.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pedido_de_regime_de_urgencia_-_gessica_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pedido_de_regime_de_urgencia_-_gessica_-_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar o Projeto de lei nº. 108/2025.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/762/regime_de_urgencia_pl_111_2025.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/762/regime_de_urgencia_pl_111_2025.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação do Projeto de Lei nº 111/2025 em regime de urgência, nos termos da Lei Orgânica do Município e do Regimento Interno da Câmara Municipal de São Francisco, em razão do relevante interesse público da matéria.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>CEM</t>
   </si>
   <si>
     <t>Chapa para Eleição da Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/758/oficio_de_inscricao_da_chapa_unidos_por_uma_sao_francisco_melhor.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/758/oficio_de_inscricao_da_chapa_unidos_por_uma_sao_francisco_melhor.pdf</t>
   </si>
   <si>
     <t>Chapa "Unidos por uma São Francisco Melhor" para a eleição da Mesa Diretora do exercício de 2026, integrada pelos candidatos Ramiro Ferreira Lima (Presidente), Ivan Pereira dos Reis (Vice-Presidente), Antônio Fábio Vieira de Moura (1º Secretário) e Antônio Marcos Ferreira de Souza (2º Secretário).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7056,68 +7056,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/7/propositura_de_lei_no.002_alterando_estrutura_administrativa_-_secretaria_agricultura_-_20251.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/15/propositura_de_lei_no._003_doacao_equipamentos_ao_cisrun1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/16/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/59/pl_05_2025_-_calendario_oficial_de_eventos_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_6-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/95/pl_06_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pl_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_no._004_-_credito_especial_sec._agricultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_006_todos_arquivos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/122/propositura_de_lei_no._005_-_instituindo_departamento_municipal_de_transito_e_trafego_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/123/pl_-_feira_do_agronegocio_4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/124/pl_-_dia_do_produtor_rural_4.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no._007_-_completo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_008_reversao_de_doacao1-1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_permuta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_lei_17-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/159/recompoicao_servidores_-_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/215/pl_19_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_no._009_-__alterando_lei_servicos_de_taxi1_-_a.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/226/pl_21_2025_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/227/pl_22_2025_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/228/pl_23_2025_denominacao_da_orla.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/242/pl_24_2025_denominacao_perimetral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_nc2ba_24_-2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/268/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_no_27-2025_-_soros_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_no_28-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl_no_29_-_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_nc2ba_30_-2025_-_gessica_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/316/propositura_de_lei_012_autorizando_concessao_servico_transporte_passageiros_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_no._011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_no_33-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/344/pl_no_35_capoterapia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_lei_completo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/357/pl_37_2025_alteracao_denominacao_de_associacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_loteria_completo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/388/projeto_de_lei_39_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_no_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/393/pl_41_2025_-_utilidade_publica_liga.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no._16_-_reconhecimento_de_divida_frigo_guedes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no._015_-_reconhecimento_de_divida_silvano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_017_permuta_belmiro_parque_dos_carreiros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_019_-_permuta_cristiane_almeida.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_no._018_permuta_escola_belmiro_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_-_refis_20251.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_021_-_parque_carreiro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_completo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_completo_com_os_anexos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_no._024_-_reconhecimento_de_divida_hre_completo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no._026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/445/pl_53_2025_-_alteracao_denominacao_de_associacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_no_54_-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_026__-_reconhecimento_de_divida_gildinei_completo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_027_reconhecimento_de_divida_gildinei_completo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_028_reconhecimento_de_divida_gildinei_completo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/474/pl_58_2025_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/476/pl_59_autoriza_convenio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_globalmix_completo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/493/pl_61_2025_proibicao_transito_escolas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/500/pl_62_2025_utilidade_publica_pedra_dos_angicos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_doacao_de_terreno_valdemiro_ramos_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_reconhecimento_de_divida_luiz_marcelo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_no._031_-_credito_especial_sec._agricultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_no_66_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_completo_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_lei_no._034_altera_prazo_forum_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_035_-_altera_lei_3364_aprensao_dos_animais1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/531/pl_70_22025_-_denominacao_de_logradouro_galeria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/535/pl_71_2025_denominacao_de_logradouro_ze_afonso.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_72__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no._036_-_reajuste_servidores_educacao_-_assinado_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_037_-_abono_mecanicos_e_operador_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_038_doacao_fadenorte_completo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/545/projeto_de_lei_039_doacao_production_completo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_no._040_-_altera_lei_3327_mirante_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no._041_doacao_marcos_rogerio_completo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_no._042_doacao_jb_distribuidora_completo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_no._043_doacao_denilson_goncalves_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no._044_doacao_jls_locacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_no._045_doacao_gildinei_saraiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_046_-_doacao_jm_automecanica_e_transportes_assinada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_047_completo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_lei_048_-_doacao_maria_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/617/pl_86_2025_denominacao_de_logradouro_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/620/propositura_de_lei_051_-_estalece_estrutura_administrativa_depto._municipal_de_transito_-_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/621/propositura_de_lei_052_-_cessao_onerosa_peixe_vivo_-_20251.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/639/pl_89_2025_-_alteracao_denominacao_de_associacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/640/pl_90_2025_-_alteracao_denominacao_de_associacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/666/loa_completa_e_assinada.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/670/pl_92_2025_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_jm_alterado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/679/projeto_de_lei_gildinei_saraiva_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_de_lei_no_95_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_de_lei_054_-__regulamenta_atuacao_de_oss_no_municipio_de_sao_francisco_-_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_lei_desafetacao_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_de_lei_055_-_cria_cargo_de_monitor_pronto_-1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_056_-_equiparacao_de_carga_horaria_-_revisada1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/706/propositura_057_de_lei_pagamento_ifa_a_acs_e_ace_-_20251-1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/707/propositura_058_-de_lei_alterando_lei_municipal_3.379.2022_-_piso_salarial_acs_e_ace_-_20251.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_completo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_plano_de_cargos_e_salarios_quantitativo_cargos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_doacao_de_terreno_auto_tec_diesel_ltda.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_permuta_espolio_joao_cordeiro_completo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_060_-_completo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/748/projeto_de_lei_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/749/projeto_de_lei_reconhecimento_de_divida_cheiro_de_pimenta.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/750/projeto_de_lei_elcio_eletronica_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/761/projeto_de_lei_no._062_-_doacao_de_terreno_a_mitra.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_permuta_evely.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_de_lei_acordo_de_cooperacao_tribunal.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_decreto_legislativo_baixa_veiculo_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/575/pdecreto_legislativo_02_2025_baixa_moveis-1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_resolucao_01_cidadao_honorario_wagner_de_paulo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_resolucao_no_2_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_resolucao_de_criacao_de_vaga_de_assessor.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_resolucao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/468/cidadao_honorario_wilson_assinado_250805_115753.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_resolucao_no_6_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/478/cidada_honoraria_irma_jussara_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/501/pres_08_2025_cidadao_honorario_clyver_assinado_250818_121428.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/520/pres_09_2025_-_cidadao_honorario_dener_assinado_250827_212700.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/536/pres_10_2025_-_desfiliacao_abracam.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_resolucao_11_2025_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/709/pres_12_2025_cidadao_honorario_leksander-2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/194/emenda_aditiva_pl_18_2025_comissao_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/263/emenda_02_pl_19_2025_assinado_assinado_250411_102354.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/337/emenda_ldo_2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_04_2025_aditiva_emenda_lom_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_05_2025_-_supressiva_fadenorte.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/579/emenda_06_2025_-_supressiva_aderilson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/600/emenda_07_2025_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_aditiva_08_2025_plc_01_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/744/emenda_09_2025_aditiva_emenda_lom_01_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_-_instalacao_de_manilhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_-_projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/12/ind._no_04.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/13/ind._no_05_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no_6_-_walderiz.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/17/ind._no_07.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/18/ind._no_08.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/19/ind._no_09.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/20/ind._no_10.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/21/ind._no_11.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/22/ind._no_12.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/30/ind._no_13.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/24/ind._no_14.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_16_recuperacao_de_estradas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_19_estradas_vicinais_escola.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_20_reservatorios.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_21_manilhas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_22_construcao_creche.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_23_retirada_canteiros.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_nc2ba_24_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_nc2ba_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_nba_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_nc2ba_27_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_nc2ba_31-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_nc2ba_32_250211_095151_assinado_250211_095625_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_nc2ba_33_assinado_250213_093636_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_nc2ba_34_assinado-2_250213_093428_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_35_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_36_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_no_40_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/61/ind._no_41.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_nc2ba_42_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_43_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_nc2ba_44_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_nc2ba_45_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_nc2ba_46_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_nc2ba_47_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_no_48_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_no_49_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_no_50_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_nc2ba_51_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_nc2ba_52_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_nc2ba_53_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_no_54_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_no_55_2.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_nc2ba_56_-_assinada_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_57_1_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_58_-assinada.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_59_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_60_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_61_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_62_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_63_2025_assinado_250220_105549.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_64_2025_assinado_250220_105403.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_nc2ba_66_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_nc2ba_67_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_nc2ba_68_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_nc2ba_69_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_nc2ba_70_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_nc2ba_71_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_nc2ba_72_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_nc2ba_73_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_74_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_75_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_76_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_nc2ba_77_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_78_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_79_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_80_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_81_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_82_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_83_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_84_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_nc2ba_85_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_nc2ba_86_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_nc2ba_87_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_no_88_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_no_89_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no_90_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_nc2ba_91_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_nc2ba_92_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_93_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_94_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_95_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_96_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_97_2025_asa_ponte_piteira_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_98_2025_quadra_croa_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_99_2025_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/176/portaria_100_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_nc2ba_101_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_nc2ba_102_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_padre_paraiso_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_104_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_105_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_106_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_107_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_nc2ba_108_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_nc2ba_109_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_110_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_111_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_112_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_113_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_114_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_115_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_116_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_117_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_118_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_119_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_120_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_nc2ba_121_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_nc2ba_122_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_nc2ba_123_assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_124_permuta_ubs_assinado_250327_090048.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_125_extensao_rede_assinado_250327_090314.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_126_reforma_tinguis_assinado_250327_090540.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_127_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_nc2ba_128_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_129_2025_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_nc2ba_130_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_nc2ba_131_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_nc2ba_132_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_no_133_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_no_134_-_ramiro_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_no_135_-_permuta_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_no_136_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_no_137_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_138_centro_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_138_-_walderiz_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_nc2ba_140_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_nc2ba_141_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_nc2ba_142_assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_143_ppp_quiosques_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_144_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_146_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no_147_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_nc2ba_148_assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_nc2ba_149_assinado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_nc2ba_150_assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_151_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_nc2ba_152_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_153_2025_permuta_presidio_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_nc2ba_154_assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_nc2ba_155_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_nc2ba_156_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_no_157_-_geraldo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_nc2ba_158_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_no_159_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_no_160_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_161_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_no_162_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_nc2ba_163_assinado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_nc2ba_164_assinado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_nc2ba_165_assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao_no_166_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_no_167_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_nc2ba_168_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_no_169_-_assinatura.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_no_170_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_171_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_nc2ba_172_assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_173_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_174_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_177_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no_178_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_no_179_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_no_180_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_183_coopanorte.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_184_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_185_-_cobertura_quadras.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_186_-_limpeza_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_187_-_destinacao_carros.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_188_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/355/indicacao_189_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_190_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_no_191_-_geraldo_-_asssinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_no_192_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_193_2025_pavimentacao_retiro.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_194_2025_pavimentacao_retiro.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_no_195_1.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_no_196_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_nc2ba_197_assinado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_nc2ba_198_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_199_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_200.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_201_reforma_quadra_sobradinho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_202_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_no_203_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_204_trajeto_carro_de_boi.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_205_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/401/assinado_-_indicacao_206_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_no_207_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_no_208_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no_209_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_210_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_no_211_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_no_212_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_213_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_no_214_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_215_2025_profissional_vacina_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_no_216_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_no_217_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_218_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_219_2025_extensao_da_rede_eletrica_assinado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_220_-assinada.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_no_221_-_assinada_3.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_no_222_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/502/indicacao_-_223_2025_mae_casilda_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/503/indicacao_224_2025_recuperacao_de_estrada_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_nc2ba_225_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_no_226_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/510/indicacao_227_2025_reforma_ponte_tinguis_assinado_250821_092535.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_228_2025_reforma_estrada_assinado_250821_092709.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_229_2025_doacao_apae.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao_230_2025_-_recuperacao_de_estradas_assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_231_2025_-_recuperacao_de_ponte_assinado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_no_232_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/524/indicacao_no_233_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_234_2025_-_alinhamento_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_235_2025_reforma_cozinha_bom_menino.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_236_2025_pintura_quadra_bom_menino.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_237_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_238_2025_permuta.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_239_2025_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_240_2025_troca_lampadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_241_2025_modifica_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_no_242.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_243_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_no_244_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao_no_245_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/574/indicacao_no_246_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_247_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_248_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_249_-assinada_1.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/586/indicacao_no_250_-assinada_1.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao_251_2025_reforma_cemei.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao_252_2025_reforma_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_no_253_-_assinadaa.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/593/indicacao_254_2025_correcao_remuneracao_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_255_2025_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_256_2025_-_limpeza_cemiterio_retiro.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_257_2025_-_praca_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/603/indicacao_258_2025_pavimentacao_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/604/indicacao_no_259.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_no_260_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_no_261_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_no_262_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_no_263.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_264_2025_acesso_canteiro.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_265_2025_sede_barreiro.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_no_266_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_267_2025_apicultura.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/624/indicacao_268_2025_manilhas.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/625/indicacao_nc2ba_269_assinado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/626/indicacao_no_270_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao_no_271_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_272_2025_ponto_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_no_273_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_no_274_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/631/indicacao_275_2025_doacao_hortas.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_276_2025_calcamento.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_no_277_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/642/assinado_-_indicacao_278_2025_ponte_retiro.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_279_2025_extensao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_no_280_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_no_281_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_no_282_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao_no_283_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao_284_2025_quebra-mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_no_285_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_no_286_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao_no_287_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/671/indicacao_no_288_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_no_289_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/673/indicacao_no_290_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_no_291_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_no_292_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/681/indicacao_no_293_2.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/682/indicacao_no_294.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_295_2025_-_calcada_cemiterio_retiro.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_296_2025_-_limpeza_lotes.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_297_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_298_2025_pavimentacoes_asfalticas.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_299_2025_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_300_2025_extensao_de_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/692/indicacao_301_2025_extensao_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_302_2025_barraginha.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/698/indicacao_303_2025_reparo_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_304_2025_desapropriacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_305_distribuicao_de_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_no_306_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_no_307_-_assiada.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_no_308_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_no_309_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_310_2025_prorroga_reurb.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_311_2025_prorroga_refis.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_312_2025_meio-fio.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_313_2025_meio-fio_retiro.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_314_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_nc2ba_315_assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_316.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_317_2025_reforma_praca.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_alugueis_01_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_salario_medicos-2_assinado_250224_101056.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_03_2025_assinado_250220_105741.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_04_2025_informacoes.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_nc2ba_5_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_no_06-2025_1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_no_7_assinado.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/304/requerimento_08_2025_informacoes_convenios.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_09_2025_informacoes_folha_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_nc2ba_10_assinado-1_assinado_250611_155631_1.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_no_11_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/374/requerimento_no_12_1_1.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_13_2025_informacoes_aumento_travessia.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/454/requerimento_nc2ba_14_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_15_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento_no_16_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_no_17_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_nc2ba_18_-_ass_assinado_250912_102942.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_no_19_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_no_20_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento_no_21_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_no_22_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_no_23_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/646/requerimento_no_24_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/648/requerimento_no_25_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/656/requerimento_no_26_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_26_2025_informacoes_agentes.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/83/mocao_de_louvor_e_congratulacoes_-_johnny_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_louvor_e_congratulacoes_-_gessica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/199/unimontes.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/516/mocao_de_louvor_pmmg_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/589/mocao_de_louvor_e_congratulacoes_-_servidores_da_secretaria_de_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/590/mocao_de_louvor_e_congratulacoes_-_padre_nei.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_de_louvor_e_congratulacoes_-_arlen_1.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/747/mocao_de_louvor_e_congratulacoes_-_walderiz_1.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/252/veto_ao_pl_no_017-_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/353/veto_projeto_de_lei_271.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/465/razoes_veto_parcial_propositura_de_lei_permuta_imoveis_-_parque_do_carreiro.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/655/veto.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_no._049_-__alterando_codigo_tributario_municipal_-_20251.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/613/propositura_de_lei_no._050_-__institui_taxa_residuos_solidos_-_2025_-_taxa_do_lixo1.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_altera_estatuto_gratificacao1-1.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/341/pl_emenda_a_lei_organica_2025_1.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/36/parecer_cfotc_pl_02.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/39/parecer_cljr_pl_04.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/40/parecer_cfotc_pl_04.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pl_5_2025-1_assinado_250221_114652.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pl_6_2025_-1_assinado_250221_114850_2.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/160/pl_09_2025_financas_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/161/pl_10_2025_financas_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/186/pl_18_2025_juridico.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/188/pl_18_2025_financas_assinado.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/190/pl_17_2025_assinado_250321_110855_assinado.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/191/pl_16_2025_assinado_250321_110632_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/192/pl_16_2025_financas_assinado.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/193/pl_18_2025_assinado-1_250321_111409_assinado.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/258/pl_19_2025_assinado_assinado_250411_090757.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/260/pl_20_2025_assinado_250410_101235_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/261/pl_22_2025_assinado_250410_101600_assinado.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_comissao_especial_do_veto_assinado_28129_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/264/pl_17_2025_veto__assinado_250410_102200_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/283/pl_24_2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/284/pl_25_2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/302/pl_27_2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/320/pl_29_2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/321/pl_28_2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/336/pl_26_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/338/pl_26_2025_financas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/339/pl_30_2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/340/pdecreto_01_2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/358/pdecreto_01_2025_financas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pelo_01_2025_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/361/assinado_-_pelo_01_2025_financas_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/363/pl_23_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/377/pl_32_2025_assinado_250613_121738.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/378/pl_33_2025_assinado_250613_121912.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/379/pl_35_2025_assinado_250613_122044.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/380/pl_36_2025_assinado_250613_122223.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/381/pl_34_2025_.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/382/pl_31_2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/409/pl_40_2025_assinado-1_250626_091417.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/410/pl_41_2025_assinado-1_250626_091223.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/411/pl_42_2025_assinado_250626_091542.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/412/assinado_-_pl_42_2025_financas.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/413/pl_43_2025_assinado_250626_091704.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/414/assinado_-_pl_43_2025_financas.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/415/pl_47_2025_assinado_250626_120711.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/417/assinado_-_pl_47_2025_financas.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/420/presolucao_03_2025_assinado_250627_214936.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/421/pl_38_2025_assinado_250627_215127.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/423/presolucao_03_2025_assinado_250627_214936.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/105/regime_de_urgencia_req_01_2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/106/regime_de_urgencia_req_02_2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/331/regime_de_urgencia_decreto.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/402/regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/477/regime_de_urgencia_pl_59_2025-1.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/522/pedido_de_regime_de_urgencia_-_requerimento_17_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/539/pedido_de_regime_de_urgencia_-_requerimento_18_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/565/regime_de_urgencia_fadenorte.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/576/pedido_de_regime_de_urgencia_-_requerimento_19_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/577/pedido_de_regime_de_urgencia_-_requerimento_20_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/595/pedido_de_regime_de_urgencia_-_requerimento_21_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/607/pedido_de_regime_de_urgencia_-_requerimento_22_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/612/pedido_de_regime_de_urgencia_-_requerimento_23_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/647/pedido_de_regime_de_urgencia_-_requerimento_24_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pedido_de_regime_de_urgencia_-_requerimento_25_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/657/pedido_de_regime_de_urgencia_-_requerimento_26_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/677/regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/700/regime_de_urgencia_daniel.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/722/pedido_de_regime_de_urgencia_-_ramiro_-_assinad.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/724/regime_de_urgencia_pl_100.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/740/pedido_de_regime_de_urgencia_projeto_104-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pedido_de_regime_de_urgencia_-_gessica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/762/regime_de_urgencia_pl_111_2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/758/oficio_de_inscricao_da_chapa_unidos_por_uma_sao_francisco_melhor.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/7/propositura_de_lei_no.002_alterando_estrutura_administrativa_-_secretaria_agricultura_-_20251.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/15/propositura_de_lei_no._003_doacao_equipamentos_ao_cisrun1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/16/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/59/pl_05_2025_-_calendario_oficial_de_eventos_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_6-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/95/pl_06_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/100/pl_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_no._004_-_credito_especial_sec._agricultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_006_todos_arquivos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/122/propositura_de_lei_no._005_-_instituindo_departamento_municipal_de_transito_e_trafego_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/123/pl_-_feira_do_agronegocio_4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/124/pl_-_dia_do_produtor_rural_4.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_no._007_-_completo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_008_reversao_de_doacao1-1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_permuta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_lei_17-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/159/recompoicao_servidores_-_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/215/pl_19_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_no._009_-__alterando_lei_servicos_de_taxi1_-_a.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/226/pl_21_2025_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/227/pl_22_2025_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/228/pl_23_2025_denominacao_da_orla.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/242/pl_24_2025_denominacao_perimetral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_nc2ba_24_-2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/268/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_no_27-2025_-_soros_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_no_28-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/311/pl_no_29_-_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_nc2ba_30_-2025_-_gessica_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/316/propositura_de_lei_012_autorizando_concessao_servico_transporte_passageiros_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_no._011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_no_33-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/344/pl_no_35_capoterapia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_lei_completo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/357/pl_37_2025_alteracao_denominacao_de_associacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_loteria_completo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/388/projeto_de_lei_39_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/392/projeto_de_lei_no_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/393/pl_41_2025_-_utilidade_publica_liga.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no._16_-_reconhecimento_de_divida_frigo_guedes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no._015_-_reconhecimento_de_divida_silvano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_017_permuta_belmiro_parque_dos_carreiros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_019_-_permuta_cristiane_almeida.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_no._018_permuta_escola_belmiro_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_-_refis_20251.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_021_-_parque_carreiro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_completo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_completo_com_os_anexos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_no._024_-_reconhecimento_de_divida_hre_completo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no._026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/445/pl_53_2025_-_alteracao_denominacao_de_associacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_no_54_-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_026__-_reconhecimento_de_divida_gildinei_completo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_027_reconhecimento_de_divida_gildinei_completo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_028_reconhecimento_de_divida_gildinei_completo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/474/pl_58_2025_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/476/pl_59_autoriza_convenio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_lei_globalmix_completo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/493/pl_61_2025_proibicao_transito_escolas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/500/pl_62_2025_utilidade_publica_pedra_dos_angicos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_doacao_de_terreno_valdemiro_ramos_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_reconhecimento_de_divida_luiz_marcelo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_no._031_-_credito_especial_sec._agricultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_no_66_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_completo_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_lei_no._034_altera_prazo_forum_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/530/projeto_de_lei_035_-_altera_lei_3364_aprensao_dos_animais1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/531/pl_70_22025_-_denominacao_de_logradouro_galeria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/535/pl_71_2025_denominacao_de_logradouro_ze_afonso.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/537/projeto_de_lei_no_72__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/541/projeto_de_lei_no._036_-_reajuste_servidores_educacao_-_assinado_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/543/projeto_de_lei_037_-_abono_mecanicos_e_operador_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/544/projeto_de_lei_038_doacao_fadenorte_completo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/545/projeto_de_lei_039_doacao_production_completo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_no._040_-_altera_lei_3327_mirante_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/547/projeto_de_lei_no._041_doacao_marcos_rogerio_completo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/548/projeto_de_lei_no._042_doacao_jb_distribuidora_completo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_no._043_doacao_denilson_goncalves_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/550/projeto_de_lei_no._044_doacao_jls_locacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/552/projeto_de_lei_no._045_doacao_gildinei_saraiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/555/projeto_de_lei_046_-_doacao_jm_automecanica_e_transportes_assinada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/564/projeto_de_lei_047_completo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_lei_048_-_doacao_maria_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/617/pl_86_2025_denominacao_de_logradouro_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/620/propositura_de_lei_051_-_estalece_estrutura_administrativa_depto._municipal_de_transito_-_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/621/propositura_de_lei_052_-_cessao_onerosa_peixe_vivo_-_20251.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/639/pl_89_2025_-_alteracao_denominacao_de_associacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/640/pl_90_2025_-_alteracao_denominacao_de_associacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/666/loa_completa_e_assinada.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/670/pl_92_2025_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/678/projeto_de_lei_jm_alterado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/679/projeto_de_lei_gildinei_saraiva_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_de_lei_no_95_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto_de_lei_054_-__regulamenta_atuacao_de_oss_no_municipio_de_sao_francisco_-_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_lei_desafetacao_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_de_lei_055_-_cria_cargo_de_monitor_pronto_-1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_056_-_equiparacao_de_carga_horaria_-_revisada1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/706/propositura_057_de_lei_pagamento_ifa_a_acs_e_ace_-_20251-1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/707/propositura_058_-de_lei_alterando_lei_municipal_3.379.2022_-_piso_salarial_acs_e_ace_-_20251.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_completo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_plano_de_cargos_e_salarios_quantitativo_cargos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_doacao_de_terreno_auto_tec_diesel_ltda.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_permuta_espolio_joao_cordeiro_completo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_060_-_completo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/748/projeto_de_lei_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/749/projeto_de_lei_reconhecimento_de_divida_cheiro_de_pimenta.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/750/projeto_de_lei_elcio_eletronica_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/761/projeto_de_lei_no._062_-_doacao_de_terreno_a_mitra.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_permuta_evely.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/767/projeto_de_lei_acordo_de_cooperacao_tribunal.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_decreto_legislativo_baixa_veiculo_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/575/pdecreto_legislativo_02_2025_baixa_moveis-1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_resolucao_01_cidadao_honorario_wagner_de_paulo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_resolucao_no_2_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_resolucao_de_criacao_de_vaga_de_assessor.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_resolucao_04_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/468/cidadao_honorario_wilson_assinado_250805_115753.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_resolucao_no_6_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/478/cidada_honoraria_irma_jussara_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/501/pres_08_2025_cidadao_honorario_clyver_assinado_250818_121428.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/520/pres_09_2025_-_cidadao_honorario_dener_assinado_250827_212700.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/536/pres_10_2025_-_desfiliacao_abracam.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_resolucao_11_2025_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/709/pres_12_2025_cidadao_honorario_leksander-2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/194/emenda_aditiva_pl_18_2025_comissao_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/263/emenda_02_pl_19_2025_assinado_assinado_250411_102354.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/337/emenda_ldo_2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/360/emenda_04_2025_aditiva_emenda_lom_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/578/emenda_05_2025_-_supressiva_fadenorte.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/579/emenda_06_2025_-_supressiva_aderilson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/600/emenda_07_2025_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/665/emenda_aditiva_08_2025_plc_01_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/744/emenda_09_2025_aditiva_emenda_lom_01_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_-_instalacao_de_manilhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_-_projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/12/ind._no_04.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/13/ind._no_05_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no_6_-_walderiz.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/17/ind._no_07.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/18/ind._no_08.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/19/ind._no_09.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/20/ind._no_10.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/21/ind._no_11.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/22/ind._no_12.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/30/ind._no_13.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/24/ind._no_14.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_16_recuperacao_de_estradas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_19_estradas_vicinais_escola.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_20_reservatorios.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_21_manilhas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_22_construcao_creche.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_23_retirada_canteiros.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_nc2ba_24_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_nc2ba_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_nba_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_nc2ba_27_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_nc2ba_31-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_nc2ba_32_250211_095151_assinado_250211_095625_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_nc2ba_33_assinado_250213_093636_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_nc2ba_34_assinado-2_250213_093428_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_35_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_36_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_no_40_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/61/ind._no_41.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_nc2ba_42_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_43_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_nc2ba_44_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_nc2ba_45_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_nc2ba_46_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_nc2ba_47_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_no_48_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_no_49_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_no_50_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_nc2ba_51_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_nc2ba_52_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_nc2ba_53_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_no_54_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_no_55_2.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_nc2ba_56_-_assinada_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_57_1_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_58_-assinada.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_59_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_60_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_61_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_62_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_63_2025_assinado_250220_105549.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_64_2025_assinado_250220_105403.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_nc2ba_66_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_nc2ba_67_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_nc2ba_68_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_nc2ba_69_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_nc2ba_70_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_nc2ba_71_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_nc2ba_72_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_nc2ba_73_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_74_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_75_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_76_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_nc2ba_77_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_78_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_79_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_80_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_81_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_82_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_83_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_84_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_nc2ba_85_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_nc2ba_86_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_nc2ba_87_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_no_88_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_no_89_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no_90_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_nc2ba_91_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_nc2ba_92_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_93_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_94_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_95_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_96_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_97_2025_asa_ponte_piteira_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_98_2025_quadra_croa_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_99_2025_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/176/portaria_100_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_nc2ba_101_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_nc2ba_102_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_padre_paraiso_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_104_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_105_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_106_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_107_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_nc2ba_108_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_nc2ba_109_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_110_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_111_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_112_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_113_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_114_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_115_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_116_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_117_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_118_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_119_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_120_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_nc2ba_121_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_nc2ba_122_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_nc2ba_123_assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_124_permuta_ubs_assinado_250327_090048.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_125_extensao_rede_assinado_250327_090314.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_126_reforma_tinguis_assinado_250327_090540.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_127_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_nc2ba_128_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_129_2025_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_nc2ba_130_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_nc2ba_131_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_nc2ba_132_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_no_133_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_no_134_-_ramiro_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_no_135_-_permuta_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_no_136_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_no_137_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_138_centro_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_138_-_walderiz_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_nc2ba_140_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_nc2ba_141_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_nc2ba_142_assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_143_ppp_quiosques_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_144_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_146_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no_147_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_nc2ba_148_assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_nc2ba_149_assinado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_nc2ba_150_assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_151_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_nc2ba_152_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_153_2025_permuta_presidio_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_nc2ba_154_assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_nc2ba_155_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_nc2ba_156_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_no_157_-_geraldo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_nc2ba_158_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_no_159_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_no_160_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_161_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_no_162_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_nc2ba_163_assinado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_nc2ba_164_assinado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_nc2ba_165_assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao_no_166_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_no_167_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_nc2ba_168_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_no_169_-_assinatura.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_no_170_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_171_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_nc2ba_172_assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_173_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_174_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_177_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no_178_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_no_179_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_no_180_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_183_coopanorte.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_184_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_185_-_cobertura_quadras.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_186_-_limpeza_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_187_-_destinacao_carros.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_188_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/355/indicacao_189_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao_190_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_no_191_-_geraldo_-_asssinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_no_192_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_193_2025_pavimentacao_retiro.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_194_2025_pavimentacao_retiro.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_no_195_1.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_no_196_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_nc2ba_197_assinado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_nc2ba_198_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_199_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_200.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_201_reforma_quadra_sobradinho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_202_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_no_203_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_204_trajeto_carro_de_boi.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_205_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/401/assinado_-_indicacao_206_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_no_207_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_no_208_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/446/indicacao_no_209_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_210_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_no_211_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_no_212_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_no_213_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_no_214_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_215_2025_profissional_vacina_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_no_216_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_no_217_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_218_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_219_2025_extensao_da_rede_eletrica_assinado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_no_220_-assinada.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_no_221_-_assinada_3.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_no_222_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/502/indicacao_-_223_2025_mae_casilda_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/503/indicacao_224_2025_recuperacao_de_estrada_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_nc2ba_225_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_no_226_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/510/indicacao_227_2025_reforma_ponte_tinguis_assinado_250821_092535.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/511/indicacao_228_2025_reforma_estrada_assinado_250821_092709.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_229_2025_doacao_apae.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao_230_2025_-_recuperacao_de_estradas_assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_231_2025_-_recuperacao_de_ponte_assinado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_no_232_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/524/indicacao_no_233_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_234_2025_-_alinhamento_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_235_2025_reforma_cozinha_bom_menino.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_236_2025_pintura_quadra_bom_menino.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_237_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_238_2025_permuta.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_239_2025_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_240_2025_troca_lampadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_241_2025_modifica_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/563/indicacao_no_242.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/571/indicacao_no_243_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/572/indicacao_no_244_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/573/indicacao_no_245_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/574/indicacao_no_246_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_no_247_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_248_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_249_-assinada_1.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/586/indicacao_no_250_-assinada_1.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/587/indicacao_251_2025_reforma_cemei.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao_252_2025_reforma_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_no_253_-_assinadaa.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/593/indicacao_254_2025_correcao_remuneracao_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_255_2025_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_256_2025_-_limpeza_cemiterio_retiro.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_257_2025_-_praca_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/603/indicacao_258_2025_pavimentacao_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/604/indicacao_no_259.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_no_260_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/608/indicacao_no_261_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_no_262_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_no_263.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/615/indicacao_264_2025_acesso_canteiro.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_265_2025_sede_barreiro.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_no_266_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_267_2025_apicultura.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/624/indicacao_268_2025_manilhas.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/625/indicacao_nc2ba_269_assinado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/626/indicacao_no_270_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/627/indicacao_no_271_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/628/indicacao_272_2025_ponto_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/629/indicacao_no_273_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/630/indicacao_no_274_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/631/indicacao_275_2025_doacao_hortas.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/632/indicacao_276_2025_calcamento.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_no_277_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/642/assinado_-_indicacao_278_2025_ponte_retiro.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_279_2025_extensao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_no_280_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/645/indicacao_no_281_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_no_282_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/659/indicacao_no_283_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao_284_2025_quebra-mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_no_285_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_no_286_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao_no_287_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/671/indicacao_no_288_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_no_289_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/673/indicacao_no_290_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_no_291_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_no_292_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/681/indicacao_no_293_2.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/682/indicacao_no_294.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_295_2025_-_calcada_cemiterio_retiro.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_296_2025_-_limpeza_lotes.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_297_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_298_2025_pavimentacoes_asfalticas.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_299_2025_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_300_2025_extensao_de_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/692/indicacao_301_2025_extensao_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_302_2025_barraginha.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/698/indicacao_303_2025_reparo_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_304_2025_desapropriacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_305_distribuicao_de_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/711/indicacao_no_306_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/712/indicacao_no_307_-_assiada.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/713/indicacao_no_308_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_no_309_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_310_2025_prorroga_reurb.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_311_2025_prorroga_refis.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_312_2025_meio-fio.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_313_2025_meio-fio_retiro.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_314_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_nc2ba_315_assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_316.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_317_2025_reforma_praca.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_alugueis_01_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_salario_medicos-2_assinado_250224_101056.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_03_2025_assinado_250220_105741.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/133/requerimento_04_2025_informacoes.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_nc2ba_5_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_no_06-2025_1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_no_7_assinado.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/304/requerimento_08_2025_informacoes_convenios.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_09_2025_informacoes_folha_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_nc2ba_10_assinado-1_assinado_250611_155631_1.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_no_11_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/374/requerimento_no_12_1_1.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_13_2025_informacoes_aumento_travessia.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/454/requerimento_nc2ba_14_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_15_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento_no_16_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_no_17_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_nc2ba_18_-_ass_assinado_250912_102942.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/569/requerimento_no_19_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/570/requerimento_no_20_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/591/requerimento_no_21_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_no_22_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_no_23_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/646/requerimento_no_24_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/648/requerimento_no_25_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/656/requerimento_no_26_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_26_2025_informacoes_agentes.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/83/mocao_de_louvor_e_congratulacoes_-_johnny_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_louvor_e_congratulacoes_-_gessica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/199/unimontes.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/516/mocao_de_louvor_pmmg_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/589/mocao_de_louvor_e_congratulacoes_-_servidores_da_secretaria_de_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/590/mocao_de_louvor_e_congratulacoes_-_padre_nei.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/746/mocao_de_louvor_e_congratulacoes_-_arlen_1.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/747/mocao_de_louvor_e_congratulacoes_-_walderiz_1.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/252/veto_ao_pl_no_017-_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/353/veto_projeto_de_lei_271.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/465/razoes_veto_parcial_propositura_de_lei_permuta_imoveis_-_parque_do_carreiro.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/655/veto.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/614/projeto_de_lei_no._049_-__alterando_codigo_tributario_municipal_-_20251.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/613/propositura_de_lei_no._050_-__institui_taxa_residuos_solidos_-_2025_-_taxa_do_lixo1.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/618/projeto_de_lei_altera_estatuto_gratificacao1-1.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/341/pl_emenda_a_lei_organica_2025_1.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/36/parecer_cfotc_pl_02.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/39/parecer_cljr_pl_04.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/40/parecer_cfotc_pl_04.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/103/pl_5_2025-1_assinado_250221_114652.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pl_6_2025_-1_assinado_250221_114850_2.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/160/pl_09_2025_financas_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/161/pl_10_2025_financas_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/186/pl_18_2025_juridico.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/188/pl_18_2025_financas_assinado.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/190/pl_17_2025_assinado_250321_110855_assinado.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/191/pl_16_2025_assinado_250321_110632_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/192/pl_16_2025_financas_assinado.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/193/pl_18_2025_assinado-1_250321_111409_assinado.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/258/pl_19_2025_assinado_assinado_250411_090757.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/260/pl_20_2025_assinado_250410_101235_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/261/pl_22_2025_assinado_250410_101600_assinado.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_comissao_especial_do_veto_assinado_28129_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/264/pl_17_2025_veto__assinado_250410_102200_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/283/pl_24_2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/284/pl_25_2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/302/pl_27_2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/320/pl_29_2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/321/pl_28_2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/336/pl_26_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/338/pl_26_2025_financas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/339/pl_30_2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/340/pdecreto_01_2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/358/pdecreto_01_2025_financas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pelo_01_2025_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/361/assinado_-_pelo_01_2025_financas_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/363/pl_23_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/377/pl_32_2025_assinado_250613_121738.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/378/pl_33_2025_assinado_250613_121912.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/379/pl_35_2025_assinado_250613_122044.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/380/pl_36_2025_assinado_250613_122223.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/381/pl_34_2025_.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/382/pl_31_2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/409/pl_40_2025_assinado-1_250626_091417.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/410/pl_41_2025_assinado-1_250626_091223.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/411/pl_42_2025_assinado_250626_091542.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/412/assinado_-_pl_42_2025_financas.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/413/pl_43_2025_assinado_250626_091704.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/414/assinado_-_pl_43_2025_financas.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/415/pl_47_2025_assinado_250626_120711.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/417/assinado_-_pl_47_2025_financas.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/420/presolucao_03_2025_assinado_250627_214936.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/421/pl_38_2025_assinado_250627_215127.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/423/presolucao_03_2025_assinado_250627_214936.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/105/regime_de_urgencia_req_01_2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/106/regime_de_urgencia_req_02_2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/331/regime_de_urgencia_decreto.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/402/regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/477/regime_de_urgencia_pl_59_2025-1.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/522/pedido_de_regime_de_urgencia_-_requerimento_17_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/539/pedido_de_regime_de_urgencia_-_requerimento_18_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/565/regime_de_urgencia_fadenorte.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/576/pedido_de_regime_de_urgencia_-_requerimento_19_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/577/pedido_de_regime_de_urgencia_-_requerimento_20_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/595/pedido_de_regime_de_urgencia_-_requerimento_21_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/607/pedido_de_regime_de_urgencia_-_requerimento_22_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/612/pedido_de_regime_de_urgencia_-_requerimento_23_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/647/pedido_de_regime_de_urgencia_-_requerimento_24_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pedido_de_regime_de_urgencia_-_requerimento_25_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/657/pedido_de_regime_de_urgencia_-_requerimento_26_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/677/regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/700/regime_de_urgencia_daniel.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/722/pedido_de_regime_de_urgencia_-_ramiro_-_assinad.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/724/regime_de_urgencia_pl_100.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/740/pedido_de_regime_de_urgencia_projeto_104-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pedido_de_regime_de_urgencia_-_gessica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/762/regime_de_urgencia_pl_111_2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2025/758/oficio_de_inscricao_da_chapa_unidos_por_uma_sao_francisco_melhor.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H745"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="168.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="168" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -19857,155 +19857,155 @@
       </c>
       <c r="G491" s="1" t="s">
         <v>1641</v>
       </c>
       <c r="H491" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
         <v>440</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>56</v>
       </c>
       <c r="D492" t="s">
         <v>1626</v>
       </c>
       <c r="E492" t="s">
         <v>1627</v>
       </c>
       <c r="F492" t="s">
-        <v>661</v>
+        <v>1643</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="H492" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
         <v>444</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>60</v>
       </c>
       <c r="D493" t="s">
         <v>1626</v>
       </c>
       <c r="E493" t="s">
         <v>1627</v>
       </c>
       <c r="F493" t="s">
         <v>490</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="H493" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
         <v>448</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>64</v>
       </c>
       <c r="D494" t="s">
         <v>1626</v>
       </c>
       <c r="E494" t="s">
         <v>1627</v>
       </c>
       <c r="F494" t="s">
         <v>40</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="H494" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
         <v>452</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>67</v>
       </c>
       <c r="D495" t="s">
         <v>1626</v>
       </c>
       <c r="E495" t="s">
         <v>1627</v>
       </c>
       <c r="F495" t="s">
         <v>112</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H495" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
         <v>967</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>20</v>
       </c>
       <c r="D496" t="s">
         <v>1626</v>
       </c>
       <c r="E496" t="s">
         <v>1627</v>
       </c>
       <c r="F496" t="s">
-        <v>1648</v>
+        <v>1643</v>
       </c>
       <c r="G496" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="H496" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
         <v>971</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>24</v>
       </c>
       <c r="D497" t="s">
         <v>1626</v>
       </c>
       <c r="E497" t="s">
         <v>1627</v>
       </c>
       <c r="F497" t="s">