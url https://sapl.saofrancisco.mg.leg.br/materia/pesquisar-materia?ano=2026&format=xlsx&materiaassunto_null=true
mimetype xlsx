--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -10,584 +10,2690 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1968" uniqueCount="872">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Miguel Paulo de Souza Filho (2025-2028)</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/768/projeto_de_lei_no._001_-_permuta_jiboia_ubs.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/768/projeto_de_lei_no._001_-_permuta_jiboia_ubs.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.650, de 15 de julho de 2025, que autoriza o Executivo Municipal a alienar imóvel mediante permuta para construção de Unidade Básica de Saúde no Distrito de Conceição da Vargem (Santana de São Francisco/Jiboia).</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/769/projeto_de_lei_no._002_-_reversao_de_imovel.pdf</t>
-[...2 lines deleted...]
-    <t>Dispõe sobre a reversão integral de imóvel doado ao Estado de Minas Gerais pela Lei Municipal nº 2.524/2009, alterada pela Lei Municipal nº 2.907/2023, por inexecução integral de encargo e dá outras providências.</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/769/projeto_de_lei_no._002_-_reversao_de_imovel.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reversão integral de bem imóvel doado ao Estado de Minas Gerais para construção de prédio escolar destinado à Escola Estadual Everardo Gonçalves Botelho, nos termos da Lei Municipal nº 2.524/2009, alterada pela Lei Municipal nº 2.907/2023, por inexecução integral de encargo.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/770/pl_03_2026_projeto_diarias-1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/770/pl_03_2026_projeto_diarias-1.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º, acrescenta os §§ 3º e 4º ao art. 4º e substitui o Anexo I da Lei nº 3.611, de 17 de fevereiro de 2025, que institui o Regime de Diárias da Câmara Municipal de São Francisco–MG, e dá outras providências</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/785/pl_04_2026_recomposicao_vereadores_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/785/pl_04_2026_recomposicao_vereadores_1.pdf</t>
   </si>
   <si>
     <t>Concede recomposição geral aos vereadores da Câmara Municipal de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/786/pl_05_2026_recomposicao_servidores_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/786/pl_05_2026_recomposicao_servidores_1.pdf</t>
   </si>
   <si>
     <t>Concede recomposição geral aos servidores efetivos, inativos e comissionados da Câmara Municipal de São Francisco - MG</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/787/pl_06_2026_recomposicao_prefeito_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/787/pl_06_2026_recomposicao_prefeito_1.pdf</t>
   </si>
   <si>
     <t>Concede recomposição geral ao prefeito, vice-prefeito e secretários municipais do Município de São Francisco - MG</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/790/projeto_de_lei_no._003_-_credito_especial_sec._agricultura_1-1.pdf</t>
-[...3 lines deleted...]
-Geral do Corrente Exercício.</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/790/projeto_de_lei_no._003_-_credito_especial_sec._agricultura_1-1.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial ao Orçamento Geral do Corrente Exercício - Secretaria Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_no._004_-_credito_especial_1.pdf</t>
-[...3 lines deleted...]
-Geral do Corrente Exercício."</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_no._004_-_credito_especial_1.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial ao Orçamento Geral do Corrente Exercício - Secretaria Municipal de Obras e Gestão de Convênios.</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/844/projeto_de_lei_no._005_-_fiscalizacao_das_emendas_parlamentares.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fiscalização e o acompanhamento da execução de emendas parlamentares municipais, estaduais e federais repassadas ao Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/845/projeto_de_lei_restituir_imovel_a_maria_aparecida_mota_neves.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a restituir imóvel localizado na Fazenda Belmonte ao Espólio dos doadores, representado por Maria Aparecida Mota Neves, e revoga a Lei Municipal nº 2.421/2007 que trata do contrato de comodato firmado com o Conselho de Desenvolvimento Comunitário de Fazenda Belmonte, no Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/853/projeto_de_lei_no_11_-2026_-_gessica_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir horário especial de visitas aos pacientes internados no Hospital Geral Dr. Brício de Castro Dourado para moradores da zona rural do Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/874/propositura_de_lei_no._006_instituindo_e_denominando_cemei_girassol_dourado_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui e dispõe sobre denominação de espaço público CEMEI Centro Municipal de Educação Infantil Girassol Dourado, no Bairro Eldorado, como integrante do Sistema Municipal de Educação de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/882/projeto_de_lei_no._007_-_abertura_de_credito1.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial ao Orçamento Geral do Corrente Exercício - Secretaria Municipal de Desenvolvimento Social.</t>
+  </si>
+  <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Johnny da Florestal (Joaquim Johnny Ruas)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/892/pl_14_2026_calendario_oficial_de_eventos_cavalgada_jardim.pdf</t>
+  </si>
+  <si>
+    <t>Inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Cavalgada dos Amigos na Comunidade Jardim.</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Dil Ferreira (José Adilson Ferreira da Silva)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/918/pl_no_15-2026_-_calendario_oficial_de_eventos_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Festa São João do Muquém, na Comunidade do Muquém.</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/931/pl_no_16-2026_-_calendario_oficial_de_eventos_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.112, de 10 de maio de 2017 (que inclui a Festa do Carro de Boi do Tabocal), incluindo evento no calendário oficial do município de São Francisco, Minas Gerais - Festa do Carro de Boi de Pereiros.</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Adelson Galã (José Adelson Ferreira Neves)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/948/projeto_de_lei_17.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública municipal a Associação dos Pequenos Produtores de Porção de Areia.</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/951/projeto_de_lei_no._008_-_conselho_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Reorganiza e regulamenta o funcionamento do Conselho Municipal de Saúde no Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/961/pl_19_2026_denominacao_de_logradouro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação do logradouro público atualmente denominado Rua “N”, localizada no Bairro São Lucas, neste município, que passa a denominar-se “Rua Pedro Barbosa dos Santos”.</t>
+  </si>
+  <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/971/projeto_de_lei_ldo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária para o exercício financeiro de 2027 (LDO)</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/972/pl_21_2026_-_alteracao_denominacao_de_associacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração da Lei Municipal nº 2.118, de 25 de agosto de 2003, alterando o nome da associação declarada de utilidade pública, de Associação Comunitária dos Vazanteiros da Ilha da União para Associação Tradicional Ribeirinho Pescadores Vazanteiros da Ilha da União, no município de São Francisco, Estado de Minas Gerais.</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/990/pl_22_2026_utilidade_publica_associacao_agricultores_varginha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública municipal a Associação dos Agricultores Familiares de Varginha - ACAFV.</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/991/projeto_de_lei_no_23-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir protocolo de atendimento prioritário a estudantes da rede pública de ensino em decorrência de incidentes ocorridos no ambiente escolar, no âmbito do Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/pl_24_2026_calendario_oficial_cavalgada_tinguis.pdf</t>
+  </si>
+  <si>
+    <t>Inclui evento no Calendário Oficial do Município de São Francisco - Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_completo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal Nº. 3423 de 28 de março de 2023 e anexos e dá outras providências.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Ramiro Ferreira Lima (Ramiro da Colônia)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/778/pres_01_2026_filiacao_amcm_1-1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/778/pres_01_2026_filiacao_amcm_1-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação desta Câmara Municipal à Associação para a Mobilização e União das Câmaras Municipais de Minas Gerais – AMCM e dá outras providências.</t>
   </si>
   <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/815/pres_02_2026_criacao_de_vagas_de_assessor_assinado-1.pdf</t>
+  </si>
+  <si>
+    <t>Cria vagas para o cargo de Assessor Parlamentar no âmbito do Poder Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>862</t>
+  </si>
+  <si>
+    <t>Daniel Rocha (Daniel Fonseca Rocha), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/862/projeto_de_resolucao_no_3-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Honorária do Município de São Francisco, Minas Gerais, à Senhora Fernanda Mara de Oliveira Macedo Carneiro Pacobahyba.</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Adelson Galã (José Adelson Ferreira Neves), Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/890/projeto_de_resolucao_no_4-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de São Francisco, Minas Gerais, ao Senhor Doutor Thiago Alves Rosa dos Reis.</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/938/projeto_de_resolucao_nc2ba_5-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de São Francisco, Minas Gerais ao Padre Ismael Rodrigues de Oliveira.</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/939/projeto_de_resolucao_no_6-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Honorária do Município de São Francisco, Minas Gerais à Senhora Deputada Andréia de Jesus Silva.</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/973/pres_07_2026_cidada_honoraria_xacriaba.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadã honorária do município de São Francisco-MG à senhora Célia Xacriabá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Daniel Rocha (Daniel Fonseca Rocha), Professora Géssica (Géssica Braga de Almeida), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/829/emenda_01_2026_limite_diarias.pdf</t>
+  </si>
+  <si>
+    <t>Suprime o § 3º do art. 4º do Projeto de Lei nº 03/2026, que altera a Lei Municipal nº 3.611/2025, preservando a natureza indenizatória das diárias e a conformidade com os princípios da razoabilidade, moralidade e responsabilidade fiscal.</t>
+  </si>
+  <si>
     <t>772</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/772/indicacao_no_01-2026_-_assinada.pdf</t>
+    <t>Daniel Rocha (Daniel Fonseca Rocha)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/772/indicacao_no_01-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, viabilize, com a maior brevidade possível, a destinação de um veículo zero quilômetro ao Lar dos Idosos (Asilo) do município, com a finalidade de realizar o transporte dos idosos para atendimentos hospitalares, consultas médicas e demais necessidades, assegurando maior conforto, segurança e dignidade aos usuários da instituição.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>Clóvis Assis Ramos de Souza (Clóvis do Brejo)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/773/indicacao_nc2ba_02-2026_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/773/indicacao_nc2ba_02-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie, a realização de manutenção e melhorias, incluindo patrolamento e cascalhamento, nas seguintes estradas rurais do Município:_x000D_
 I – Estrada rural que se inicia na Comunidade de Espinheiro, passando pelas comunidades de Croá, Brejo, Barriguda e finalizando na Comunidade de Furadinho;_x000D_
 II – Estrada rural que se inicia na Comunidade de Furadinho, passando pelas comunidades de Barra do Morro e Santa Rita, com término na Comunidade de Tendinha;_x000D_
 III – Estrada rural que se inicia na Fazenda de Chicão de Noca, passando pelo Quilombo Benedito Costa e pela Comunidade de Santa Cecília, finalizando na residência do Sr. Ninha, na estrada de Angical;_x000D_
 IV – Estrada rural que se inicia na Granja Primavera, passando pelas comunidades de Varginha, Furado do Carro, Arrozal, Tabocas, Angical, Angical de Cima, finalizando na Comunidade de Lagoinha.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/774/indicacao_nc2ba_03-2026_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/774/indicacao_nc2ba_03-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a construção de uma ponte na Comunidade de Brejo Angicos, sobre o Córrego do Boi Morto, no trecho do antigo Moinho, bem como a instalação de um manilhão na estrada principal, nas proximidades da residência do Sr. Vam, na Comunidade do Brejo.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/775/indicacao_nc2ba_04-2026_assinado_2_3.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/775/indicacao_nc2ba_04-2026_assinado_2_3.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a pavimentação asfáltica da Rua Esperança, Rua da Fé, Rua Joaquim Soares de Aguiar e Rua Zezé Generoso, localizadas no bairro Geraldo Magela. E a rua Aristeu Maciel, localizada no bairro Funcionários.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/776/indicacao_no_05-2026_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/776/indicacao_no_05-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie, com urgência, a realização de serviços de manutenção, recuperação e melhorias nas estradas rurais das comunidades de Caroba, Junco, Lontra, Barreiro, Corredor, Contendas, Cedro, Papamel, Veredinha, Cuie, São Martinho, Caraíbas, Caldeirões, Mangabeira, Bom Jardim Mandacaru, Pau Dóleo, Funil, Vereda da Ponte, Bom Jardim da Prata, Barrocão, Machado, Santo Antônio, Área, Brejo da Felicidade, Tamanduá, Pedrinha, Atrás do Mato, Lagedo, Riacho e Canindé.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/777/indicacao_no_06-2026_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/777/indicacao_no_06-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da secretaria ou setor competente, providencie, com a máxima urgência, a realização de serviços de manutenção, recuperação e melhorias nas estradas rurais das comunidades de Tabocal, Mocambo, Boca do Mato, Vargem de Casa, Quatis, Bom Sucesso, Tabuado, Capim Branco e Jenipapo, visando garantir melhores condições de trafegabilidade e segurança aos usuários.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>Walderiz Vieira Leitão (Walderiz Leitão)</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/779/indicacao_no_07-2026_-_assinada_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/779/indicacao_no_07-2026_-_assinada_1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie, com a máxima urgência, a reforma dos banheiros sanitários das rodoviárias do município, bem como a rotina permanente de manutenção e limpeza, a fim de garantir condições adequadas de higiene, acessibilidade e uso pela população.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/780/indicacao_no_08-2026_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/780/indicacao_no_08-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, promova manutenção e melhorias nas seguintes estradas vicinais do município:_x000D_
 I – nas proximidades da propriedade do Senhor Catarino, localizada na Comunidade de Lagoa Grande, com a realização de cascalhamento da via principal, utilizada diariamente pelo transporte escolar, caminhões de leite e para o acesso a outros serviços essenciais;_x000D_
 II – na estrada rural que passa pela Fazenda do Senhor Rosinha, situada na Comunidade Angico Branco, bem como nas demais estradas dessa comunidade, com a execução de cascalhamento e demais intervenções necessárias;_x000D_
 III – nas estradas que dão acesso à Escola Municipal José Vieira Raposo, garantindo melhores condições de tráfego e segurança para alunos, profissionais da educação e moradores;_x000D_
 IV - nas estradas vicinais que interligam as comunidades do Retiro, Lagoa Grande, Saputá e Angico Branco._x000D_
 V – nas estradas vicinais das comunidades Saputá, Corredor do Assentamento II e São José, visando assegurar mobilidade adequada aos_x000D_
 moradores;</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>9</t>
-[...5 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/781/indicacao_09_2026_patrolamento.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/781/indicacao_09_2026_patrolamento.pdf</t>
   </si>
   <si>
     <t>Indicando-lhe que, por intermédio do departamento competente, seja realizado, com a máxima urgência, o patrolamento da Rua Ismar Mendonça, nas proximidades da Igreja Batista Peniel, tendo em vista que o referido trecho encontra-se praticamente intrafegável.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/782/indicacao_10_2026_patrolamento.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/782/indicacao_10_2026_patrolamento.pdf</t>
   </si>
   <si>
     <t>Indicando-lhe que, por intermédio do departamento competente, seja realizado, com a máxima urgência, o patrolamento da Rua Izidia Correia Cruz no trecho em frente da casa de lecy, tendo em vista que o mesmo encontra-se praticamente intrafegável.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/783/indicacao_11_2026_patrolamento.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/783/indicacao_11_2026_patrolamento.pdf</t>
   </si>
   <si>
     <t>Indicando-lhe que, por intermédio do departamento competente, seja realizado, com a máxima urgência, o patrolamento da Av. Brasília de Minas, no bairro São Lucas no trecho localizado em frente à horta comunitária, tendo em vista que o mesmo encontra-se praticamente intrafegável.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/789/indicacao_no_12-2026_-_assinada.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/789/indicacao_no_12-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria ou setor competente, promova a construção de pontes na comunidade de São Martinho Rodeador, bem como nas comunidades Pedrinha e Barreiro, com o objetivo de assegurar melhores condições de mobilidade e segurança aos moradores dessas localidades.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>13</t>
-[...5 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/802/indicacao_13_2026_estradas_vicinais.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/802/indicacao_13_2026_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que promova, através do departamento competente, a realização de obras de recuperação da estrada vicinal que dá acesso aos povoados/comunidades de Alto da Serra, Descansador, Barreiro das Cabaceiras, Prateada, Bebedouro, Lavrinha, Barraca e, Jardim.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/803/indicacao_14_2026_estradas_vicinais.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/803/indicacao_14_2026_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que promova, através do departamento competente, a realização de obras de recuperação da estrada vicinal que dá acesso aos povoados/comunidades de São José, Perdizes, Olhos D'água, Barreiro dos Angicos, Boca do Rio Urucuia, MataGato, Morrinhos e Pereiros/Novo Horizonte.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_15_2026_galeria.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_15_2026_galeria.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que promova, através do departamento competente o retorno e finalização das obras da galeria da rua Silva Jardim, que estão paralisadas.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>16</t>
-[...5 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/805/indicacao_16_2026_recuperacao_de_estradas_2_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/805/indicacao_16_2026_recuperacao_de_estradas_2_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de execução de obras de melhorias na estrada vicinal que se estende do Lajeado do Acari até a Fazenda Barra das Lajes. O objetivo é assegurar melhores condições de tráfego, mobilidade e segurança para os moradores, produtores rurais e demais usuários que dependem diariamente desta via.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/806/indicacao_17_2026_recuperacao_de_ponte_2_assinado_2.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/806/indicacao_17_2026_recuperacao_de_ponte_2_assinado_2.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade de execução de obras de reforma de uma ponte localizada na estrada vicinal que liga Fazenda Tabocas à Fazenda Barra das Lajes, que está em péssimo estado de conservação. O objetivo é assegurar melhores condições de tráfego, mobilidade e segurança para os moradores, produtores rurais e demais usuários que dependem diariamente desta via.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/807/indicacao_nc2ba_18-2026_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/807/indicacao_nc2ba_18-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a realização de serviços de manutenção e melhorias nas estradas rurais das comunidades de Roda Branca e Tamanduá, bem como o cascalhamento do trecho compreendido em frente à Fazenda Barra das Lajes até a Comunidade Teixeira, visando garantir melhores condições de trafegabilidade, segurança e acesso aos moradores e usuários da via.</t>
   </si>
   <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/810/indicacao_no_19-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie, com a máxima urgência, a realização de manutenção e melhorias na estrada vicinal utilizada pelo transporte escolar, a qual se encontra em condições precárias e, atualmente, encontra-se impossibilitada de tráfego, atendendo à comunidade Quilombola Buriti do Meio e Ribeirão, bem como ao trecho que liga a comunidade de Buriti do Meio às comunidades de Santa Rita, Tendinha e à estrada da comunidade Lapa do Espírito Santo.</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_no_20-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a realização do aterramento e nivelamento do pátio da Igreja, localizada na comunidade Quilombola Buriti do Meio, em razão das condições inadequadas do pátio, que dificultam o acesso e a circulação dos fiéis, especialmente em períodos chuvosos.</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/812/indicacao_no_21-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal determine ao setor competente a adoção das providências administrativas necessárias para viabilizar a aquisição de um terreno, por meio de permuta, destinado à construção de uma Delegacia de Polícia no município.</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/813/indicacao_no_22-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, viabilize, com urgência a construção de um Ponto de Apoio/PSF na Comunidade Brejo da Felicidade.</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/814/indicacao_no_23-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, promova a perfuração de poços artesianos nas comunidades de Olhos D’Água, Araçá, Bom Jardim da Prata, Brejo da Felicidade e Saputá. Que seja realizada, ainda, a perfuração e a devida equipagem de um poço artesiano na comunidade Jardim Bananeira, com a finalidade de atender às demandas da Unidade de Saúde e da Escola Estadual Epaminondas Leite. Por fim, a perfuração de poços artesianos, bem como a disponibilização de materiais hídricos indispensáveis, tais como reservatórios e tubos, para as comunidades de Brejo da Felicidade, Cabaceiras, Lagoa Grande e Mirante, garantindo melhores condições de abastecimento e armazenamento de água nessas regiões.</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>Professora Géssica (Géssica Braga de Almeida), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Dil Ferreira (José Adilson Ferreira da Silva), Geraldo Quilombola (Geraldo Silva Santos), Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/816/indicacao_no_24-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, encaminhe a esta Casa Legislativa Projeto de Lei que estabeleça a jornada de trabalho de 30 (trinta) horas semanais para os profissionais da Educação Infantil.</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>Professora Géssica (Géssica Braga de Almeida), Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/817/indicacao_no_25-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, encaminhe a esta Casa Legislativa Projeto de Lei que assegure o pagamento do piso salarial nacional aos profissionais do magistério, bem como a recomposição das perdas inflacionárias a todos os servidores da educação, promovendo, ainda, a atualização da tabela de vencimentos, de forma a garantir que nenhum servidor da educação, incluindo os Auxiliares de Serviços da Educação Básica (ASEBs), perceba remuneração inferior ao salário mínimo vigente.</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_no_26-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie o recapeamento asfáltico das seguintes vias e logradouros públicos: Rua Cassiano José Vieira, Rua Aldair Santana, Rua Turíbio Mendonça, Rua Francisco Mendonça, Rua Tarcísio Generoso, Rua João Pitangui, Rua João Maynart, Rua Hilda Pinto, Rua Américo Ferraz, Rua Astolfo Caetano, Rua Brasiliano Braz, Rua Leovegildo de Narciso, bem como da Praça do Pescador e Praça Manoel Clemente.</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_no_27-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie o recapeamento asfáltico da Avenida Brasília de Minas.</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/831/indicacao_28_2026_ponte.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a construção de ponte de concreto na estrada vicinal de acesso ao Retiro do Morro, nas proximidades da propriedade do Sr. “Quim”, no Município de São Francisco (MG).</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_no_29-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, promova a reforma e ampliação do PSF do bairro Bandeirantes, visando à melhoria da infraestrutura física, à adequação dos espaços às normas sanitárias vigentes.</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/833/indicacao_no_30-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, viabilize a doação de área/terreno destinado à construção de um novo cemitério no município, em razão da inexistência de espaço físico suficiente nos cemitérios atualmente existentes, os quais se encontram em situação de superlotação.</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/834/indicacao_no_31-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie a construção de uma rotatória na Rua Dom Pedro de Alcântara, esquina com a Rua da Caixa D’Água, nas imediações da Praça das Quadras, localizada no Bairro Aparecida.</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/835/indicacao_no_32-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a construção de dois redutores de velocidade (quebra-molas) na Avenida Perimetral, nas proximidades do PSF do Bairro Sobradinho</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/836/indicacao_no_33-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a demolição da caixa d’água localizada no canteiro central da Avenida Montes Claros.</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/837/indicacao_no_34-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie a manutenção e a execução de melhorias nas estradas rurais, com serviços de cascalhamento, no trecho que compreende a comunidade de Araçá até o povoado do Retiro, bem como nas comunidades de Porfia, Barreiras dos Índios e Moquém.</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/838/indicacao_no_35-2026-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie a construção de redutores de velocidade (quebra-molas), na Rua Ismar Mendonça; na Rua Zezé Generoso, em frente à Igreja Católica São Vicente de Paulo, localizada no bairro Vila Vicentina; e na Rua Izídia Correia Cruz, em frente à residência da Sra. Lecy.</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/839/indicacao_no_36-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie a construção de redutor de velocidade (quebra-molas), devidamente sinalizado, na Rua Xacriabás, nas proximidades da Escola Jacinto Magalhães.</t>
+  </si>
+  <si>
+    <t>846</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/846/indicacao_37_2026_calcamento_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para calçamento das ruas Major Licínio, Antônio Coutinho, Hermita Mendonça e Lourenço de Carvalho, entre os bairros Jardim Regalito e Aparecida.</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/847/indicacao_no_38-2026_-_walderiz_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a construção de um redutor de velocidade (quebra-molas) no cruzamento da Rua São Romão com a Rua Astolfo Caetano, em frente à praça pública municipal, bem como a construção de outro redutor de velocidade na Rua São Romão, construção de dois redutores de velocidade (quebra-molas) na Avenida Oscar Caetano Gomes e na Rua Odilon Barbosa.</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Dil Ferreira (José Adilson Ferreira da Silva), Geraldo Quilombola (Geraldo Silva Santos), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/848/indicacao_no_39-2026_-_walderiz_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, promova estudos técnicos e financeiros visando à elaboração e implementação de um plano permanente de negociação para recomposição salarial anual dos servidores públicos municipais, observadas as disposições constitucionais, a legislação orçamentária vigente e os limites estabelecidos pela Lei de Responsabilidade Fiscal.</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/849/indicacao_no_40-2026_-_walderiz_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, considere, ao elaborar o edital do concurso público previsto para ocorrer no município, a possibilidade de que o curso de pós-graduação de especialização no campo das Águas e das Florestas, fornecido pelo próprio município a toda a rede municipal, e destinado a profissionais que atuarão em escolas do campo, seja reconhecido como critério de pontuação ou vantagem para os cargos da área de Educação. O referido curso possui enfoque na cultura local, permitindo aos educadores trazer para o ambiente escolar práticas, conhecimentos e vivências das comunidades rurais, enriquecendo o processo educativo e valorizando a identidade cultural do campo.</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_41_2026_-_quadra_retiro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que promova a reforma da quadra poliesportiva do Povoado do Retiro.</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/856/indicacao_42_2026_patrolamento.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que, por intermédio do departamento competente, seja realizado, com a máxima urgência, o patrolamento e encascalhamento da Rua “A” e da Rua “C”, nos trechos que circundam as duas áreas do cemitério São Judas Tadeu no São Cristóvão</t>
+  </si>
+  <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/857/indicacao_43_2026_patrolamento.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que, por intermédio do departamento competente, seja realizado, com a máxima urgência, o patrolamento e encascalhamento da Rua Sucupira e da Rua Francisco Martins Pereira, no bairro Lapinha.</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza), Daniel Rocha (Daniel Fonseca Rocha)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/859/indicacao_44_2026_recapeamento_bandeirante.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de recapeamento asfáltico nas vias públicas do Bairro Bandeirante</t>
+  </si>
+  <si>
+    <t>860</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza), Daniel Rocha (Daniel Fonseca Rocha), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_45_2026_recapeamento_eldorado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de recapeamento asfáltico nas vias públicas do Conjunto Habitacional Eldorado.</t>
+  </si>
+  <si>
+    <t>861</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza), Dil Ferreira (José Adilson Ferreira da Silva)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_46_2026_recapeamento_retiro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de recapeamento asfáltico nas vias públicas do Povoado do Retiro.</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/865/indicacao_no_47-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie, com a máxima urgência, a realização de operação tapa-buracos nas vias públicas recentemente asfaltadas nesta gestão, as quais já apresentam significativo número de buracos e desgaste precoce da pavimentação.</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/866/indicacao_nc2ba_48-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie, com a devida urgência, a limpeza da Rua José Neri Gangana, localizada no Bairro São José, incluindo a remoção de entulhos, capina, varrição e demais serviços necessários à adequada manutenção do logradouro.</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Professora Géssica (Géssica Braga de Almeida), Daniel Rocha (Daniel Fonseca Rocha)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_no_49-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, promova a reforma da sede do Ponto de Apoio da Comunidade do Quatis.</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_no_50-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, adote as providências necessárias para viabilizar a recomposição das perdas inflacionárias dos servidores públicos da Administração Municipal, abrangendo todos os profissionais que atuam nas Secretarias do Município.</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/869/indicacao_no_51-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, adote as providências e articulações institucionais necessárias junto ao Departamento de Estradas de Rodagem – DER, visando à implantação de uma pista/ciclovia às margens da BR-402, ao menos no trecho que compreende as Comunidades de Santa Tereza e Lagoa Seca, garantindo maior segurança aos ciclistas que utilizam diariamente a via.</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/870/indicacao_no_52-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, viabilize a extensão do horário de atendimento para o período noturno nas unidades do PSF dos bairros Sobradinho e Sagrada Família, em razão da elevada demanda enfrentada por ambas as unidades. Atualmente, a limitação de aproximadamente 20 fichas diárias mostra-se insuficiente para suprir a necessidade da comunidade, ocasionando dificuldades de acesso aos serviços básicos de saúde.</t>
+  </si>
+  <si>
+    <t>871</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Daniel Rocha (Daniel Fonseca Rocha), Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/871/indicacao_no_53-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie a construção de um redutor de velocidade (quebra-molas) na Avenida Belo Horizonte, localizada na Vila do Morro.</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/884/indicacao_no_54-2026_-_assiada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, encaminhe a esta Casa Legislativa Projeto de Lei autorizando a doação do terreno registrado sob a matrícula nº 4.094, fls. 272, Livro 2/FRG, localizado na Fazenda Cabeceira da Vargem, lugar denominado “Prateada”, à Associação da Comunidade Prateada.</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/885/indicacao_no_55-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, viabilize a disponibilização ou doação de um espaço adequado, destinado ao funcionamento de estrutura apropriada para a realização dos exames de legislação e demais etapas do processo de obtenção da Carteira Nacional de Habilitação (CNH) no município.</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Dil Ferreira (José Adilson Ferreira da Silva), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_no_56-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria ou setor competente, providencie, com a devida urgência, a limpeza e o patrolamento das vias públicas do povoado do Retiro.</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/887/indicacao_no_57-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie, com a devida urgência, a limpeza e a manutenção das vias públicas dos bairros Sagrada Família, Funcionários e Mirante.</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/888/indicacao_no_58-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, viabilize a construção de uma Unidade Básica de Saúde (UBS) no bairro Mirante.</t>
+  </si>
+  <si>
+    <t>889</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/889/indicacao_no_59-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, promova a extensão da rede de energia elétrica no bairro Mirante.</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/893/indicacao_no_60-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, promova a construção de uma praça pública no povoado Alto São João, dotada de infraestrutura adequada para lazer, convivência social e práticas recreativas, conforme previsão na Lei Orçamentária Anual – LOA 2025, Fonte 1500002, no valor de R$ 40.000,00 (quarenta mil reais), provenientes de emenda impositiva de minha autoria</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/894/indicacao_no_61-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a instalação de iluminação no campo esportivo da comunidade do Taboado, conforme previsão na Lei Orçamentária Anual – LOA 2025, Fonte 1500002, provenientes de emenda impositiva de minha autoria.</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/895/indicacao_no_62-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, promova a construção de um Ponto de Apoio na comunidade do Eldorado, destinado ao atendimento das demandas da população local e ao suporte às ações dos serviços públicos municipais, conforme previsão na Lei Orçamentária Anual – LOA 2025, Fonte 1500002, provenientes de emenda impositiva de minha autoria.</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/896/indicacao_63_2026_pavimentacao_asfaltica_retiro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que promova, através do departamento competente, a pavimentação asfáltica da Rua Sady Maynart localizada no povoado Retiro.</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/897/indicacao_64_2026_pavimentacao_asfaltica_retiro_2.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que promova, através do departamento competente, a pavimentação asfáltica da Rua Josefino de Oliveira Rosa localizada no povoado Retiro.</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/905/indicacao_65_2026_distribuicao_de_agua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao o Poder Executivo que promova, por intermédio do departamento competente, a disponibilização de recursos hídricos da Comunidade de Contendas para a Comunidade de Pau D’Óleo, mediante a instalação de tubulação adequada e caixas d’água para armazenamento e distribuição, garantindo o abastecimento regular às famílias da localidade.</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/906/indicacao_no_66-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, promova a realização de limpeza eficiente e periódica dos logradouros públicos nos bairros São Luiz, São Cristóvão, Lapinha, Cidade Nova e Morada do Sol, garantindo a adequada remoção de resíduos, capina e manutenção das vias e espaços públicos dessas localidades.</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/907/indicacao_no_67-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria ou setor competente, providencie a construção e instalação de redutor de velocidade (quebra-molas) na Avenida Arnaldo Cunha, neste município, em ponto a ser definido pelo órgão técnico responsável, de modo a garantir maior segurança no tráfego da via.</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/908/indicacao_nc2ba_68-_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a manutenção e melhorias na estrada da margem esquerda do rio, na saída da balsa, garantindo melhores condições de trafegabilidade e segurança para os usuários da via.</t>
+  </si>
+  <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/909/indicacao_69_2026_dentista_pau_d_c2_b4oleo_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo, por meio do setor competente, viabilize a contratação de profissional de saúde habilitado para atuar no consultório odontológico no Posto de Saúde da comunidade Pau D´óleo, situada na zona rural deste município de São Francisco.</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/910/indicacao_no_70-2026_-_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria/Departamento competente, providencie a regularização e adequado funcionamento da sala odontológica da Unidade Básica de Saúde da Comunidade Quilombola Buriti do Meio, com a devida designação de profissional cirurgiãodentista para atendimento à população, bem como proceda à designação de um dentista para atendimento na comunidade Lapa do Espírito Santo, garantindo a oferta regular de serviços de saúde bucal aos moradores dessas localidades</t>
+  </si>
+  <si>
+    <t>911</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/911/indicacao_no_71-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie o calçamento da Rua Arco-íris, localizada no bairro Sobradinho.</t>
+  </si>
+  <si>
+    <t>912</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/912/indicacao_no_72-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria ou do setor competente, providencie, com a devida urgência, a limpeza geral e o patrolamento das vias públicas dos bairros Geraldo Magela, João Aguiar e Vila Vicentina.</t>
+  </si>
+  <si>
+    <t>913</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_no_73-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria ou do setor competente, promova a construção de uma praça pública no bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>Fábio Construtor (Antônio Fábio Vieira de Moura), Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_74_2026_permuta.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de permuta de imóvel com particular visando à regularização da área onde se encontra instalado poço artesiano na Comunidade de Roça do Morro, destinado ao abastecimento hídrico das famílias de pequenos agricultores da região do Retiro do Morro.</t>
+  </si>
+  <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_no_75-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie, com urgência, a recuperação e melhorias na Rua da Esperança, tendo em vista que a via se encontra intransitável, especialmente em razão dos inúmeros buracos e danos agravados pelo período chuvoso.</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/920/indicacao_no_76-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indicação: A adoção das providências necessárias para análise e eventual encaminhamento à Câmara Municipal do Anteprojeto de Lei anexo, que: “Autoriza o Poder Executivo Municipal a conceder gratificação financeira a servidores públicos da área da saúde, custeada por recursos de incentivos provenientes de Resoluções Estaduais e Portarias Federais vinculadas à execução de programas, projetos e políticas públicas de saúde, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_no_77-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura ou do setor competente, viabilize a retirada do canteiro central da Rua Padre Melquíades, localizada no Bairro Sagrada Família, com o objetivo de ampliar a via e melhorar as condições de circulação de veículos e pedestres.</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_no_78-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria ou do setor competente, providencie a realização de limpeza geral, bem como a manutenção e melhorias nas ruas dos povoados de Travessão e Angical.</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/928/indicacao_no_79-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a homologação do laudo técnico referente à avaliação das condições de periculosidade e insalubridade dos servidores públicos municipais, a fim de possibilitar a implementação e o pagamento do respectivo adicional àqueles que fazem jus ao benefício.</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/929/indicacao_80_2026_manilhas.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de manilhas para a adequada passagem de água em estradas vicinais na zona rural do município</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/930/indicacao_no_81-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a instalação de uma brinquedoteca na Escola Municipal de Educação Especial Dona Ditinha.</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>Fábio Construtor (Antônio Fábio Vieira de Moura), Clóvis do Brejo (Clóvis Assis Ramos de Souza), Daniel Rocha (Daniel Fonseca Rocha)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/943/indicacao_82_2026_asa_ponte_piteira.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo viabilize através do departamento competente, a reconstrução da asa da Ponte da Piteira.</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/944/indicacao_83_2026_manilhas.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que, por meio do departamento competente, promova a construção e instalação de manilhas em locais das estradas vicinais que interligam as Comunidades de Lagoa e Comunidade de Boa Vista.</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/945/indicacao_nc2ba_84-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a instalação de redutores de velocidade na Avenida Montes Claros, sendo um no trecho em frente ao Posto Ipiranga, no sentido de descida, e outro em frente ao Supermercado BH, no sentido de subida, com as devidas sinalizações.</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>Professora Géssica (Géssica Braga de Almeida), Arlen Kexedé (Árlen Aparecido Durães de Aquino)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/946/indicacao_no_85-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a instalação de quatro postes de iluminação pública na comunidade do Pau D’óleo, especificamente na vila, em frente às residências dos senhores Pedro, Edmar e Deilson.</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/947/indicacao_no_86-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a instalação de postes de iluminação pública na vila da comunidade Papamel.</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/956/indicacao_no_87-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, avalie a viabilidade de firmar parceria com a finalidade de disponibilizar veículo para o transporte dos alunos participantes do Programa Trilhas do Futuro, residentes na comunidade do Retiro e em demais comunidades rurais do Município, em razão das dificuldades de deslocamento enfrentadas por esses estudantes, os quais, em sua maioria, não dispõem de meios próprios para acesso regular às atividades do programa. A iniciativa ora proposta representa importante medida de incentivo à educação e à qualificação profissional.</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/966/indicacao_88_2026_luminarias_retiro.pdf</t>
+  </si>
+  <si>
+    <t>Indicação. Instalação de iluminação pública no Povoado do Retiro. Campo de futebol, cemitério e unidade de saúde (PSF). Segurança pública, mobilidade e bem-estar da população.</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/967/inidicacao_89_2026_construcao_praca_sensorial.pdf</t>
+  </si>
+  <si>
+    <t>Indicação. Necessidade de Criação de uma Praça Sensorial para Crianças com Transtorno do Espectro Autista (TEA), no município de São Francisco.</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_90_2026_logistica_motoristas.pdf</t>
+  </si>
+  <si>
+    <t>Indicação. indica que o Poder Executivo, por meio do setor competente, adote providências para que as consultas médicas agendadas no Município de Montes Claros sejam, preferencialmente, marcadas no período da manhã.</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/979/inidicacao_91_2026_conselho_do_esporte.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a reformulação e o fortalecimento do Conselho Municipal de Esporte, com vistas à captação do ICMS Esportivo e à adequada destinação dos recursos por meio do Fundo Municipal do Esporte.</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/980/indicacao_92_2026_limpeza_vias.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo para realização de serviços de limpeza urbana mecanizada e implementação de plano emergencial de operação tapa-buracos nos bairros Mirante, Sobradinho, Lapinha e demais localidades afetadas pelas chuvas no Município de São Francisco.</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/981/indicacao_93_2026_quebra-mola.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que promova, através do departamento competente a construção de redutores de velocidade (quebra-molas ou lombada) nas ruas Zezé Generoso e Coronel Nunes Brasileiro, em frente aos portões do CAIC.</t>
+  </si>
+  <si>
+    <t>982</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/982/indicacao_94_2026_quebra-mola_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indica que o Poder Executivo promova, através do departamento competente a construção de redutores de velocidade (quebra-molas ou lombada) ao longo da rua Hermita Mendonça, na esquina com a rua Aldair Santana e também na esquina com a rua Raul Paixão.</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/983/indicacao_no_95-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a construção de uma nova quadra poliesportiva na Escola Municipal Santa Marta, dotada de infraestrutura adequada para a prática de atividades esportivas e recreativas, atendendo aos alunos e à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/985/indicacao_no_96-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a instalação de sistema de energia solar na comunidade do Tabuado, com a finalidade de garantir maior eficiência no fornecimento de energia elétrica e promover o uso de fontes sustentáveis.</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_nc2ba_97-2026_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie, manutenção e melhorias, incluindo o patrolamento da Rua Perimetral, no trecho compreendido entre o Bairro Morada do Sol e a Cerâmica.</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_no_98-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do Departamento competente, providencie, com a máxima urgência, a aquisição e instalação de um equipamento autoclave para esterilização de materiais no PSF do Bairro Bandeirantes.</t>
+  </si>
+  <si>
+    <t>997</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza), Daniel Rocha (Daniel Fonseca Rocha), Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_no_99-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a instalação de manilhões nas seguintes localidades da zona rural do Município: _x000D_
+• Comunidade Espinheiro: uma manilha próxima à residência da senhora Josefina Pereira e outra nas proximidades da residência do senhor Felício;_x000D_
+• Comunidade do Croá: no trecho próximo à residência do senhor Raimundo (Vila Rosa;_x000D_
+• Comunidade Tendinha: uma manilha próxima à residência da senhora Marlene e outra nas proximidades da escola da comunidade;_x000D_
+• Comunidade Lagoinha: nas proximidades da residência do senhor Zé Coruja;_x000D_
+• Comunidade Barriguda: uma manilha próxima à residência do senhor Mirão de Calista e outra nas proximidades da residência da senhora Eralina Alves;_x000D_
+• Comunidade Tabocas: uma manilha nas proximidades da fazenda do senhor Adelson e outra próxima à residência da senhora Maria Senhora;_x000D_
+• Comunidade Santa Rita: nas proximidades da residência do senhor Osvaldo.</t>
+  </si>
+  <si>
+    <t>998</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_no_100-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a produção de manilhão de forma, para posterior instalação nos seguintes locais da zona rural do Município: _x000D_
+• Na comunidade do Brejo, nas proximidades do moinho, bem como próximo à residência da senhora Margarida e do senhor Zebinha;_x000D_
+• Na comunidade do Croá, nas proximidades da residência do senhor Danilo, bem como com a instalação de um manilhão antes da residência do senhor Zé Luís e outro após a referida residência;_x000D_
+• Bem como a construção de uma ponte na comunidade do Espinheiro, nas proximidades da residência do senhor Vaguinho. _x000D_
+.</t>
+  </si>
+  <si>
+    <t>999</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_no_101_-_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie, a manutenção e melhorias, incluindo serviços de patrolamento e cascalhamento, na estrada rural, localizada na comunidade de Tapera, abrangendo dois trechos distintos: o primeiro, que se inicia na residência do senhor Amanso, passando pela residência do senhor Manoel Coruja, até a residência do senhor José Antônio; e o segundo, que se inicia na Fazenda Vargem Redonda e finaliza na residência do senhor Salvador.</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_no_102_-_2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a instalação de manilhas na estrada da comunidade do Brejo, no trecho compreendido entre as residências do senhor Aprígio e da senhora Margarida.</t>
+  </si>
+  <si>
+    <t>1001</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_no_103-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a instalação de sistema de geração de energia solar fotovoltaica na comunidade do Tinguis, com a finalidade de garantir maior eficiência, autonomia e regularidade no fornecimento de energia elétrica para o funcionamento do poço artesiano.</t>
+  </si>
+  <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_no_104-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a instalação de sistema de geração de energia solar fotovoltaica na comunidade de Ponte Feliz, com a finalidade de garantir maior eficiência, autonomia e regularidade no fornecimento de energia elétrica para o funcionamento do poço artesiano.</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1003/indicacao_no_105-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a perfuração de poço artesiano, bem como a instalação de sistema de geração de energia solar fotovoltaica na comunidade do Mocambo, com a finalidade de assegurar o pleno e contínuo funcionamento do referido poço.</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1006/indicacao_no_106-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providencie a disponibilização de um veículo para o deslocamento de pacientes que realizam tratamento oncológico no município de Brasília de Minas, sempre que houver agendamento previamente estabelecido.</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_no_107_-_2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, promova a festa “São João no Parque” no mês de junho, e, posteriormente, adote as providências necessárias para, atendidos os requisitos legais, incluí-la no calendário oficial de eventos do município</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1009/indicacao_no_108-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a instalação de duas placas de sistema de geração de energia solar fotovoltaica na Comunidade de Barreiro das Cabaceiras, com a finalidade de garantir maior eficiência e regularidade no fornecimento de energia elétrica para o funcionamento do poço artesiano.</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1010/indicacao_no_109-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie o recapeamento asfáltico em toda a extensão da Rua Inocêncio Cangussu, localizada no bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_no_110_-_2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, adote as providências necessárias para encaminhar a esta Casa Legislativa projeto de lei que estabeleça a carga horária semanal de 30 (trinta) horas para os cargos de nutricionista e psicólogo, em conformidade com o último concurso público realizado pelo Município, promovendo a devida equiparação funcional e remuneratória.</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_111-_2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a realização de operação tapa-buracos nas Ruas 16 e 18, localizadas no bairro Eldorado, bem como promova a devida regularização da Rua Antônio Coutinho, situada no bairro Regalito, nas proximidades do Colégio Jacinto, com a retirada de pedras e entulhos deixados após a passagem de maquinário, uma vez que a via se encontra intransitável e tem ocasionado acidentes com veículos, garantindo, assim, condições adequadas de trafegabilidade.</t>
+  </si>
+  <si>
     <t>784</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/784/requerimento_no_01-2026_-_assinado_1.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/784/requerimento_no_01-2026_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: informações detalhadas acerca do andamento dos procedimentos licitatórios referentes às obras da Unidade Básica de Saúde (UBS) do bairro Eldorado, bem como esclarecimentos sobre o andamento das obras das UBS da comunidade Bom Jardim da Prata e da Comunidade do Angical.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/808/requerimento_02_2026_caixa.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/808/requerimento_02_2026_caixa.pdf</t>
   </si>
   <si>
     <t>Requer a convocação de representante da Caixa Econômica Federal para prestar esclarecimentos acerca das negativas de financiamento habitacional nos distritos do Município de São Francisco–MG.</t>
   </si>
   <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>Professora Géssica (Géssica Braga de Almeida), Chertim (Chartier Fraga Nascimento)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/818/requerimento_no_03-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: o envio da prestação de contas dos recursos do FUNDEB, bem como dos demais gastos realizados na área da educação, referentes ao exercício financeiro do ano de 2025.</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/820/requerimento_04_2025_laudos_galerias.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, Sr. Miguel Paulo Souza Filho, para que, por meio do setor competente, encaminhe a esta Casa os laudos técnicos das obras das galerias pluviais da rua Silva Jardim e a do Bairro Sagrada Família.</t>
+  </si>
+  <si>
+    <t>858</t>
+  </si>
+  <si>
+    <t>Adelson Galã (José Adelson Ferreira Neves), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Clóvis do Brejo (Clóvis Assis Ramos de Souza), Fábio Construtor (Antônio Fábio Vieira de Moura), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/858/requerimento_05_2026_laudo_rua_sebastiao_jarbas.pdf</t>
+  </si>
+  <si>
+    <t>Requer o encaminhamento, pelo Poder Executivo Municipal, do laudo técnico referente à pavimentação asfáltica da Rua Sebastião Jarbas Soares, no Bairro São Luiz, diante de relatos de alagamentos em imóveis situados no referido logradouro.</t>
+  </si>
+  <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>Geraldo Quilombola (Geraldo Silva Santos), Dil Ferreira (José Adilson Ferreira da Silva), Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/916/requerimento_no_06-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Que seja encaminhada a esta Casa Legislativa a prestação de contas referente ao pagamento do incentivo financeiro destinado aos profissionais integrantes da Equipe de Saúde Bucal (eSB) do Município de São Francisco/MG, relativo ao período compreendido entre maio de 2024 até a presente data, em conformidade com a Portaria nº 3.493, de 10 de abril de 2024, que dispõe sobre o componente de qualidade no âmbito da Atenção Primária à Saúde.</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Adelson Galã (José Adelson Ferreira Neves)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/926/requerimento_no_07-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Que seja encaminhada a esta Casa Legislativa a prestação de contas referente à contratação da empresa responsável pela realização de vistoria técnica destinada à avaliação das condições de periculosidade e insalubridade dos servidores públicos municipais, bem como o envio do respectivo laudo técnico elaborado.</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Adelson Galã (José Adelson Ferreira Neves), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/949/requerimento_no_08-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE:_x000D_
+I) O envio de cópia da tabela salarial referente ao concurso público realizado no ano de 2002, contemplando todos os cargos de servidores, em especial os ocupantes do cargo de Auxiliar de Serviços da Educação Básica (ASB);_x000D_
+II) Esclarecimentos acerca da atual defasagem salarial dos servidores da educação, especialmente dos ASBs, cujo vencimento encontra-se atualmente fixado em aproximadamente R$ 1.466,00 (mil quatrocentos e sessenta e seis reais), valor inferior ao salário mínimo vigente, mesmo diante da existência de recursos oriundos do FUNDEB destinados à valorização dos profissionais da educação;_x000D_
+III) Justificativa quanto à diferença verificada ao se comparar o vencimento atualmente pago aos servidores em exercício com aquele previsto no edital do concurso público em andamento no ano de 2026, que estabelece, para o cargo de ASB, com carga horária de 30 (trinta) horas semanais, o valor de R$ 1.621,00 (mil seiscentos e vinte e um reais), correspondente ao salário mínimo nacional, situação que evidencia a necessidade de recomposição salarial, a fim de assegurar a observância do piso mínimo legal e a devida valorização dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/952/requerimento_no_09-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a convocação do Sr. Ronaldo Alves da Silva, servidor público municipal e ocupante do cargo de Secretário Municipal de Administração e Finanças, a fim de prestar esclarecimentos, perante esta Casa Legislativa, acerca dos assuntos abaixo especificados.</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/954/requerimento_no_10-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Informações e esclarecimentos acerca das constantes inconsistências e oscilações no fornecimento de energia elétrica no Município, bem como sobre eventuais medidas já adotadas pela Administração Municipal, em conjunto com a CEMIG, visando à apuração e solução dos problemas relatados, considerando os impactos diretos aos consumidores e à prestação dos serviços públicos essenciais.</t>
+  </si>
+  <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/962/requerimento_11_2026_informacoes_apreensao_animais.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento. Convocação de responsáveis pelo recolhimento de animais soltos em vias públicas. Prestação de esclarecimentos à Câmara Municipal. Interesse público e proteção à coletividade.</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_12_2026_informacoes_pagamento_ubs.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento. Solicitação de informações ao Poder Executivo. Cronograma de pagamento das obras das Unidades Básicas de Saúde das comunidades do Angical e Bom Jardim da Prata. Fiscalização da aplicação de recursos públicos.</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>Chertim (Chartier Fraga Nascimento)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/974/requerimento_13_2025_contratados_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Sr. Prefeito Municipal de São Francisco, que apresente a relação de cargos comissionados e contratados do Hospital Municipal Dr. Brício de Castro Dourado, com respectivas atribuições.</t>
+  </si>
+  <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/975/requerimento_14_informacoes_empresa_iptu.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo acerca da empresa terceirizada responsável pelos serviços de cálculo e lançamento do IPTU no Município de São Francisco.</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/976/requerimento_15_2026_informacoes_festa.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de informações ao Poder Executivo acerca da origem dos recursos e dos valores destinados à realização do evento “São João no Parque” nos exercícios de 2024, 2025 e 2026.</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/986/requerimento_16_2026_convocacao-1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de convocação da Sra. Coordenadora de Recursos humanos, Maria Ivanete Ribeiro Rocha, para prestar esclarecimentos a respeito da retenção do IRRF separado por cargo, na mesma fonte pagadora.</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/993/requerimento_no_17-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício ao Sr. Miguel Paulo Souza Filho, Digníssimo Prefeito Municipal, solicitando: O envio a esta Casa Legislativa dos registros de ponto das servidoras Aliere Silva Veloso, médica da Estratégia Saúde da Família, lotada no PSF do Bairro Bandeirantes, e Raquel Leal Mota, Educadora Física, lotada na Unidade Promotora do Município.</t>
+  </si>
+  <si>
     <t>794</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Legislativo Municipal - LEGM</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento Hélio Alves de Almeida.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha), Antônio Fábio Vieira de Moura (Fábio Construtor)</t>
-[...1 lines deleted...]
-  <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Alaíde Ribeiro de Queiróz.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>Antônio Fábio Vieira de Moura (Fábio Construtor), Daniel Fonseca Rocha (Daniel Rocha)</t>
+    <t>Fábio Construtor (Antônio Fábio Vieira de Moura), Daniel Rocha (Daniel Fonseca Rocha)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Ermita Ribeiro Paraíso.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica), Walderiz Vieira Leitão (Walderiz Leitão)</t>
+    <t>Professora Géssica (Géssica Braga de Almeida), Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Maria Domingas Batista Mendes.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>Géssica Braga de Almeida (Professora Géssica), Joaquim Johnny Ruas (Johnny da Florestal)</t>
+    <t>Professora Géssica (Géssica Braga de Almeida), Johnny da Florestal (Joaquim Johnny Ruas)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de José Aparecido Durães Soares.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>Daniel Fonseca Rocha (Daniel Rocha), Géssica Braga de Almeida (Professora Géssica)</t>
-[...1 lines deleted...]
-  <si>
     <t>MOÇÃO DE PESAR pelo falecimento de José Amilton Silva da Mota.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>José Adelson Ferreira Neves (Adelson Galã)</t>
-[...2 lines deleted...]
-    <t>MOÇÃO DE PESAR pelo falecimento de Marcos José Ferreira (NAJÁ).</t>
+    <t>MOÇÃO DE PESAR pelo falecimento de Marcos José Ferreira (Naja).</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Teodório Mendes de Souza.</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Rosa Alves Ruas.</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>Chertim (Chartier Fraga Nascimento), Adelson Galã (José Adelson Ferreira Neves), Daniel Rocha (Daniel Fonseca Rocha), Dil Ferreira (José Adilson Ferreira da Silva), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Adão Francisco Alves.</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Marcos Vieira Silva.</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/851/mocao_de_louvor_e_congratulacoes_-_arlen_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE LOUVOR em reconhecimento à brilhante conquista da aprovação de Maria Luiza Aparecida Ribeiro Tomaz no curso de Medicina da Universidade Estadual de Montes Claros (UNIMONTES).</t>
+  </si>
+  <si>
+    <t>852</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/852/mocao_de_louvor_e_congratulacoes_-_bianca_rocha_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE LOVOR em reconhecimento à relevante conquista da estudante Bianca Rocha da Silva selecionada para participar de intercâmbio internacional pelo Projeto Passaporte Mineiro do Conhecimento, que realizará um ano de estudos no Canadá.</t>
+  </si>
+  <si>
+    <t>876</t>
+  </si>
+  <si>
+    <t>Ivan Contador (Ivan Pereira dos Reis), Johnny da Florestal (Joaquim Johnny Ruas)</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Severino Aureliano - Severino do Berrante.</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza), Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Maria Geralda do Nascimento Mendes.</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza), Adelson Galã (José Adelson Ferreira Neves)</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Terezinha Carvalho de Araújo.</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/879/mocao_de_louvor_e_congratulacoes_-_jonas_bispo_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE LOUVOR para Jonas Bispo dos Santos pela conclusão do curso de Enfermagem.</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/880/mocao_de_louvor_e_congratulacoes_-_vanessa_dos_reis_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE LOUVOR para Vanessa dos Reis Rodrigues pela aprovação do Curso de Medicina pela UNIMONTES.</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Arleque Aparecido Ferreira da Silva.</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Carmenda Maria Souza Nascimento.</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento Manoel Alves dos Reis (Dos Reis).</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Maria Izabel Ferreira Alves.</t>
+  </si>
+  <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Antônio Paixão de Almeida (Tone Paixão).</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE LOUVOR para Geane Helen Leal Mota pela conclusão do curso de medicina.</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Idelcina Paraíso Fonseca Ribeiro.</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Marcos Antônio Dourado Rodrigues.</t>
+  </si>
+  <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de José dos Anjos Francisco Barbosa.</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Arlinda Francisca da Rocha.</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Faustino Lopes de Abreu.</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Arminda Durães Veloso.</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Luzia Rodrigues da Conceição.</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de José Ferreira Duarta - Zezim Mecânico</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de José Adão Nogueira da Rocha.</t>
+  </si>
+  <si>
+    <t>960</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Maria do Socorro Mendes dos Santos.</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento Antero Ferreira da Silva Neto.</t>
+  </si>
+  <si>
+    <t>970</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Wanderson Alves Santana.</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento do Senhor Célio Cardoso Rocha, Ex-Secretário Municipal de Administração e Finanças deste Município.</t>
+  </si>
+  <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento do Senhor Domingos Gonçalves dos Santos.</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento do Senhor Fábio Victor Facela.</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento do Senhor Reinaldo Cordeiro de Araújo.</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento da Senhora Josefa Pereira Silva.</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/883/veto_projeto_camara_salario.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Projeto de Lei 6/2026, de 09 de fevereiro de 2026, que concede recomposição geral ao Prefeito, Vice-Prefeito e Secretários Municipais do Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/940/veto_projeto_projeto_de_lei_no_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Projeto de Lei nº 10/2026, que autoriza o Poder Executivo Municipal a restituir imóvel ao espólio dos doadores, representado por Maria Aparecida Mota Neves, e revoga a Lei Municipal nº 2.421, de 04 de setembro de 2007, no Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>PRU</t>
+  </si>
+  <si>
+    <t>Pedido de Regime de Urgência</t>
+  </si>
+  <si>
+    <t>PLO 112/2025 - Considerando a natureza da demanda e a situação de prejuízo causado à particular por ação do Município, faz-se imperiosa a rápida tramitação e deliberação deste Projeto de Lei.</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>PLO 113/2025 - A tramitação e aprovação célere deste Projeto de Lei são de crucial importância, e por isso, solicitamos que seja apreciado em regime de urgência, nos termos do Regimento Interno desta Casa.</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>PLO 1/2026 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, farse-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>PLO 2/2026 - Do exposto, encaminho para deliberação desta respeitada Casa Legislativa a presente propositura de lei, contando com a respeitada aprovação, oportunidade em que REQUEIRO O REGIME DE URGÊNCIA, Conforme faculta e prevê a legislação vigente.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>PRU</t>
-[...8 lines deleted...]
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/771/pedido_de_regime_de_urgencia_-_ivan_-_03-2026_-_assinado.pdf</t>
+    <t>Ivan Contador (Ivan Pereira dos Reis)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/771/pedido_de_regime_de_urgencia_-_ivan_-_03-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>PLO 3/2026 - O Vereador infra-assinado, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação.</t>
   </si>
   <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>PLO 4/2026 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>PLO 5/2026 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, os Vereadores infraassinados, autores do Projeto de Lei nº 05/2026, requerem que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>PLO 6/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, os Vereadores infraassinados, autores do Projeto de Lei nº. 06/2026, requerem que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>PLO 7/2026 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>PRE 1/2026 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, os Vereadores infraassinados, autores do Projeto de Resolução, requerem que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
+  </si>
+  <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/788/pedido_de_regime_de_urgencia_-_requerimento_01-2026_-_assinado.pdf</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/788/pedido_de_regime_de_urgencia_-_requerimento_01-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>REQ 01/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
   </si>
   <si>
-    <t>791</t>
-[...16 lines deleted...]
-  <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/809/pedido_de_regime_de_urgencia_-_requerimento_02-2026_-_assinado.pdf</t>
-[...2 lines deleted...]
-    <t>O Vereador infra-assinado, autor do Requerimento nº. 02/2026, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/809/pedido_de_regime_de_urgencia_-_requerimento_02-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQ 2/2026 - O Vereador infra-assinado, autor do Requerimento, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/819/pedido_de_regime_de_urgencia_-_requerimento_03-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQ 3/2026 - A Vereadora infra-assinada, autora do Requerimento, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>PLO 9/2026 - A tramitação deste Projeto de Lei sob REGIME DE URGÊNCIA é plenamente justificada pelos prazos exíguos estabelecidos pelas normativas superiores. A não aprovação e regulamentação em tempo hábil significará que, a partir de 1º de janeiro de 2026, o Município de São Francisco estará sujeito à suspensão da execução de quaisquer emendas parlamentares, prejudicando investimentos essenciais em áreas como saúde, educação e infraestrutura, além de incorrer em procedimentos investigativos e sanções legais por descumprimento de ordem judicial do STF.</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>PLO 10/2026 - Diante do exposto, contamos com o apoio dos nobres Vereadores e Vereadoras para aprovação EM REGIME DE URGÊNCIA, desta relevante proposição.</t>
+  </si>
+  <si>
+    <t>854</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/854/pedido_de_regime_de_urgencia_-_gessica_-_pl_11-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PLO 11/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/863/pedido_de_regime_de_urgencia_-_daniel_-_projeto_de_resolucao_03-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PRE 3/2026 - O Vereador infra-assinado, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/864/regime_de_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>REQ 5/2026 - Requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciar o Requerimento.</t>
+  </si>
+  <si>
+    <t>875</t>
+  </si>
+  <si>
+    <t>PLO 12/2026 - A justificativa da presente propositura é apresentada anexa, podendo inferir que está presente o relevante interesse público, bem como a urgência da matéria, razão pela qual pugno que a mesma tramite sob o REGIME DE URGÊNCIA e, após regular trâmite seja aprovada nos termos legais.</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/891/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_04-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PRE 4/2026 - A Vereadora infra-assinada, autora do Projeto, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>898</t>
+  </si>
+  <si>
+    <t>PLO 13/2026 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/899/pl_14_2025_regime_de_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>PLO 14/2026 - Requer que o Projeto de Lei, seja submetido ao plenário em regime de urgência.</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/917/pedido_de_regime_de_urgencia_-_requerimento_06-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQ 6/2026 - O Vereador infra-assinado, autor do Requerimento, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/919/pedido_de_regime_de_urgencia_-_pl_15-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PLO 15/2026 - O Vereador infra-assinado, autor do Projeto de Lei, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/927/pedido_de_regime_de_urgencia_-_requerimento_07-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQ 7/2026 - A Vereadora infra-assinada, autora do Requerimento, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/932/pedido_de_regime_de_urgencia_-_pl_16-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PLO 16/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/941/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_05-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PRE 5/2026 - O Vereador infra-assinado, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/942/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_06-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>PRE 6/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/950/pedido_de_regime_de_urgencia_-_requerimento_08-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQ 8/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/953/pedido_de_regime_de_urgencia_-_requerimento_09-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQ 9/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/955/pedido_de_regime_de_urgencia_-_requerimento_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQ 10/2026 - O Vereador infra-assinado, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>PLO 18/2026 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/964/regime_de_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de regime de urgência para apreciar o Requerimento nº 11/2026.</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/965/regime_de_urgencia_walderiz.pdf</t>
+  </si>
+  <si>
+    <t>Requer Regime de Urgência na apreciação do Requerimento nº 12/2026.</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/977/regime_de_urgencia_req._14_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer Regime de Urgência na tramitação do requerimento nº 14/2026</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/978/regime_de_urgencia_req._15_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer Regime de Urgência na tramitação do requerimento nº 15/2026</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/987/req._no_16.pdf</t>
+  </si>
+  <si>
+    <t>Requer a tramitação em Regime de Urgência do Requerimento 16/2026.</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/988/req._no_13.pdf</t>
+  </si>
+  <si>
+    <t>Requer a tramitação em Regime de Urgência do Requerimento 13/2026.</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/992/pedido_de_regime_de_urgencia_-_pl_23-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PLO 23/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>Secretaria Jurídica - SEJ, Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/994/pedido_de_regime_de_urgencia_-_requerimento_17-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQ 17/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>PLO 25/2026 - A justificativa da presente propositura é apresentada anexa, podendo inferir que está presente o relevante interesse público, bem como a urgência da matéria, razão pela qual pugno que a mesma tramite sob o REGIME DE URGÊNCIA e, após regular trâmite seja aprovada nos termos legais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -891,68 +2997,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/768/projeto_de_lei_no._001_-_permuta_jiboia_ubs.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/769/projeto_de_lei_no._002_-_reversao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/770/pl_03_2026_projeto_diarias-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/785/pl_04_2026_recomposicao_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/786/pl_05_2026_recomposicao_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/787/pl_06_2026_recomposicao_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/790/projeto_de_lei_no._003_-_credito_especial_sec._agricultura_1-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_no._004_-_credito_especial_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/778/pres_01_2026_filiacao_amcm_1-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/772/indicacao_no_01-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/773/indicacao_nc2ba_02-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/774/indicacao_nc2ba_03-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/775/indicacao_nc2ba_04-2026_assinado_2_3.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/776/indicacao_no_05-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/777/indicacao_no_06-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/779/indicacao_no_07-2026_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/780/indicacao_no_08-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/781/indicacao_09_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/782/indicacao_10_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/783/indicacao_11_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/789/indicacao_no_12-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/802/indicacao_13_2026_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/803/indicacao_14_2026_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_15_2026_galeria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/805/indicacao_16_2026_recuperacao_de_estradas_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/806/indicacao_17_2026_recuperacao_de_ponte_2_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/807/indicacao_nc2ba_18-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/784/requerimento_no_01-2026_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/808/requerimento_02_2026_caixa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/771/pedido_de_regime_de_urgencia_-_ivan_-_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/788/pedido_de_regime_de_urgencia_-_requerimento_01-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/809/pedido_de_regime_de_urgencia_-_requerimento_02-2026_-_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/768/projeto_de_lei_no._001_-_permuta_jiboia_ubs.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/769/projeto_de_lei_no._002_-_reversao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/770/pl_03_2026_projeto_diarias-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/785/pl_04_2026_recomposicao_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/786/pl_05_2026_recomposicao_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/787/pl_06_2026_recomposicao_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/790/projeto_de_lei_no._003_-_credito_especial_sec._agricultura_1-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_no._004_-_credito_especial_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/844/projeto_de_lei_no._005_-_fiscalizacao_das_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/845/projeto_de_lei_restituir_imovel_a_maria_aparecida_mota_neves.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/853/projeto_de_lei_no_11_-2026_-_gessica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/874/propositura_de_lei_no._006_instituindo_e_denominando_cemei_girassol_dourado_-_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/882/projeto_de_lei_no._007_-_abertura_de_credito1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/892/pl_14_2026_calendario_oficial_de_eventos_cavalgada_jardim.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/918/pl_no_15-2026_-_calendario_oficial_de_eventos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/931/pl_no_16-2026_-_calendario_oficial_de_eventos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/948/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/951/projeto_de_lei_no._008_-_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/961/pl_19_2026_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/971/projeto_de_lei_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/972/pl_21_2026_-_alteracao_denominacao_de_associacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/990/pl_22_2026_utilidade_publica_associacao_agricultores_varginha_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/991/projeto_de_lei_no_23-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/pl_24_2026_calendario_oficial_cavalgada_tinguis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_completo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/778/pres_01_2026_filiacao_amcm_1-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/815/pres_02_2026_criacao_de_vagas_de_assessor_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/862/projeto_de_resolucao_no_3-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/890/projeto_de_resolucao_no_4-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/938/projeto_de_resolucao_nc2ba_5-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/939/projeto_de_resolucao_no_6-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/973/pres_07_2026_cidada_honoraria_xacriaba.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/829/emenda_01_2026_limite_diarias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/772/indicacao_no_01-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/773/indicacao_nc2ba_02-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/774/indicacao_nc2ba_03-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/775/indicacao_nc2ba_04-2026_assinado_2_3.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/776/indicacao_no_05-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/777/indicacao_no_06-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/779/indicacao_no_07-2026_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/780/indicacao_no_08-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/781/indicacao_09_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/782/indicacao_10_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/783/indicacao_11_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/789/indicacao_no_12-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/802/indicacao_13_2026_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/803/indicacao_14_2026_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_15_2026_galeria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/805/indicacao_16_2026_recuperacao_de_estradas_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/806/indicacao_17_2026_recuperacao_de_ponte_2_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/807/indicacao_nc2ba_18-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/810/indicacao_no_19-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_no_20-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/812/indicacao_no_21-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/813/indicacao_no_22-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/814/indicacao_no_23-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/816/indicacao_no_24-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/817/indicacao_no_25-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_no_26-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_no_27-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/831/indicacao_28_2026_ponte.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_no_29-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/833/indicacao_no_30-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/834/indicacao_no_31-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/835/indicacao_no_32-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/836/indicacao_no_33-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/837/indicacao_no_34-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/838/indicacao_no_35-2026-_assinada.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/839/indicacao_no_36-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/846/indicacao_37_2026_calcamento_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/847/indicacao_no_38-2026_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/848/indicacao_no_39-2026_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/849/indicacao_no_40-2026_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_41_2026_-_quadra_retiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/856/indicacao_42_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/857/indicacao_43_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/859/indicacao_44_2026_recapeamento_bandeirante.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_45_2026_recapeamento_eldorado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_46_2026_recapeamento_retiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/865/indicacao_no_47-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/866/indicacao_nc2ba_48-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_no_49-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_no_50-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/869/indicacao_no_51-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/870/indicacao_no_52-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/871/indicacao_no_53-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/884/indicacao_no_54-2026_-_assiada.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/885/indicacao_no_55-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_no_56-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/887/indicacao_no_57-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/888/indicacao_no_58-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/889/indicacao_no_59-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/893/indicacao_no_60-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/894/indicacao_no_61-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/895/indicacao_no_62-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/896/indicacao_63_2026_pavimentacao_asfaltica_retiro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/897/indicacao_64_2026_pavimentacao_asfaltica_retiro_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/905/indicacao_65_2026_distribuicao_de_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/906/indicacao_no_66-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/907/indicacao_no_67-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/908/indicacao_nc2ba_68-_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/909/indicacao_69_2026_dentista_pau_d_c2_b4oleo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/910/indicacao_no_70-2026_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/911/indicacao_no_71-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/912/indicacao_no_72-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_no_73-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_74_2026_permuta.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_no_75-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/920/indicacao_no_76-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_no_77-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_no_78-2026_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/928/indicacao_no_79-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/929/indicacao_80_2026_manilhas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/930/indicacao_no_81-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/943/indicacao_82_2026_asa_ponte_piteira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/944/indicacao_83_2026_manilhas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/945/indicacao_nc2ba_84-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/946/indicacao_no_85-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/947/indicacao_no_86-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/956/indicacao_no_87-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/966/indicacao_88_2026_luminarias_retiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/967/inidicacao_89_2026_construcao_praca_sensorial.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_90_2026_logistica_motoristas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/979/inidicacao_91_2026_conselho_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/980/indicacao_92_2026_limpeza_vias.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/981/indicacao_93_2026_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/982/indicacao_94_2026_quebra-mola_ii.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/983/indicacao_no_95-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/985/indicacao_no_96-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_nc2ba_97-2026_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_no_98-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_no_99-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_no_100-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_no_101_-_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_no_102_-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_no_103-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_no_104-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1003/indicacao_no_105-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1006/indicacao_no_106-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_no_107_-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1009/indicacao_no_108-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1010/indicacao_no_109-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_no_110_-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_111-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/784/requerimento_no_01-2026_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/808/requerimento_02_2026_caixa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/818/requerimento_no_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/820/requerimento_04_2025_laudos_galerias.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/858/requerimento_05_2026_laudo_rua_sebastiao_jarbas.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/916/requerimento_no_06-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/926/requerimento_no_07-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/949/requerimento_no_08-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/952/requerimento_no_09-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/954/requerimento_no_10-2026_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/962/requerimento_11_2026_informacoes_apreensao_animais.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_12_2026_informacoes_pagamento_ubs.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/974/requerimento_13_2025_contratados_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/975/requerimento_14_informacoes_empresa_iptu.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/976/requerimento_15_2026_informacoes_festa.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/986/requerimento_16_2026_convocacao-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/993/requerimento_no_17-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/851/mocao_de_louvor_e_congratulacoes_-_arlen_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/852/mocao_de_louvor_e_congratulacoes_-_bianca_rocha_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/879/mocao_de_louvor_e_congratulacoes_-_jonas_bispo_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/880/mocao_de_louvor_e_congratulacoes_-_vanessa_dos_reis_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/883/veto_projeto_camara_salario.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/940/veto_projeto_projeto_de_lei_no_10_2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/771/pedido_de_regime_de_urgencia_-_ivan_-_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/788/pedido_de_regime_de_urgencia_-_requerimento_01-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/809/pedido_de_regime_de_urgencia_-_requerimento_02-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/819/pedido_de_regime_de_urgencia_-_requerimento_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/854/pedido_de_regime_de_urgencia_-_gessica_-_pl_11-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/863/pedido_de_regime_de_urgencia_-_daniel_-_projeto_de_resolucao_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/864/regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/891/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_04-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/899/pl_14_2025_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/917/pedido_de_regime_de_urgencia_-_requerimento_06-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/919/pedido_de_regime_de_urgencia_-_pl_15-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/927/pedido_de_regime_de_urgencia_-_requerimento_07-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/932/pedido_de_regime_de_urgencia_-_pl_16-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/941/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_05-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/942/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_06-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/950/pedido_de_regime_de_urgencia_-_requerimento_08-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/953/pedido_de_regime_de_urgencia_-_requerimento_09-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/955/pedido_de_regime_de_urgencia_-_requerimento_10-2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/964/regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/965/regime_de_urgencia_walderiz.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/977/regime_de_urgencia_req._14_2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/978/regime_de_urgencia_req._15_2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/987/req._no_16.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/988/req._no_13.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/992/pedido_de_regime_de_urgencia_-_pl_23-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/994/pedido_de_regime_de_urgencia_-_requerimento_17-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H43"/>
+  <dimension ref="A1:H246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="80.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="216.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="158.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1154,970 +3259,6451 @@
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...19 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H15" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="H24" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D25" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D26" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="E27" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="F27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="E28" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="F28" t="s">
-        <v>113</v>
+        <v>22</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="H28" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>130</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" t="s">
+        <v>123</v>
+      </c>
+      <c r="E29" t="s">
         <v>124</v>
       </c>
-      <c r="B29" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>75</v>
+        <v>131</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E30" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F30" t="s">
-        <v>54</v>
+        <v>135</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D31" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="E31" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="F31" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H31" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D32" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="E32" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="F32" t="s">
-        <v>139</v>
+        <v>55</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="E33" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="F33" t="s">
-        <v>142</v>
+        <v>55</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="E34" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="F34" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E35" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F35" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>136</v>
+        <v>158</v>
       </c>
       <c r="H35" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E36" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F36" t="s">
-        <v>151</v>
+        <v>105</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>136</v>
+        <v>161</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D37" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E37" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F37" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>136</v>
+        <v>164</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D38" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E38" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F38" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="H38" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D39" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E39" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F39" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D40" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E40" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>136</v>
+        <v>173</v>
       </c>
       <c r="H40" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D41" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E41" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>136</v>
+        <v>176</v>
       </c>
       <c r="H41" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="D42" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E42" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>136</v>
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
+        <v>46</v>
+      </c>
+      <c r="D43" t="s">
+        <v>155</v>
+      </c>
+      <c r="E43" t="s">
+        <v>156</v>
+      </c>
+      <c r="F43" t="s">
+        <v>73</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H43" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>184</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D44" t="s">
+        <v>155</v>
+      </c>
+      <c r="E44" t="s">
+        <v>156</v>
+      </c>
+      <c r="F44" t="s">
+        <v>73</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H44" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>54</v>
+      </c>
+      <c r="D45" t="s">
+        <v>155</v>
+      </c>
+      <c r="E45" t="s">
+        <v>156</v>
+      </c>
+      <c r="F45" t="s">
+        <v>73</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H45" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>190</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>59</v>
+      </c>
+      <c r="D46" t="s">
+        <v>155</v>
+      </c>
+      <c r="E46" t="s">
+        <v>156</v>
+      </c>
+      <c r="F46" t="s">
+        <v>55</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H46" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>193</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>63</v>
+      </c>
+      <c r="D47" t="s">
+        <v>155</v>
+      </c>
+      <c r="E47" t="s">
+        <v>156</v>
+      </c>
+      <c r="F47" t="s">
+        <v>68</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H47" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>196</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>67</v>
+      </c>
+      <c r="D48" t="s">
+        <v>155</v>
+      </c>
+      <c r="E48" t="s">
+        <v>156</v>
+      </c>
+      <c r="F48" t="s">
+        <v>68</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H48" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>199</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>72</v>
+      </c>
+      <c r="D49" t="s">
+        <v>155</v>
+      </c>
+      <c r="E49" t="s">
+        <v>156</v>
+      </c>
+      <c r="F49" t="s">
+        <v>68</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H49" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>202</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>77</v>
+      </c>
+      <c r="D50" t="s">
+        <v>155</v>
+      </c>
+      <c r="E50" t="s">
+        <v>156</v>
+      </c>
+      <c r="F50" t="s">
+        <v>139</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H50" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>205</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>81</v>
+      </c>
+      <c r="D51" t="s">
+        <v>155</v>
+      </c>
+      <c r="E51" t="s">
+        <v>156</v>
+      </c>
+      <c r="F51" t="s">
+        <v>139</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H51" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>208</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>86</v>
+      </c>
+      <c r="D52" t="s">
+        <v>155</v>
+      </c>
+      <c r="E52" t="s">
+        <v>156</v>
+      </c>
+      <c r="F52" t="s">
+        <v>139</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H52" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>211</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" t="s">
+        <v>155</v>
+      </c>
+      <c r="E53" t="s">
+        <v>156</v>
+      </c>
+      <c r="F53" t="s">
+        <v>91</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H53" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>214</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>95</v>
+      </c>
+      <c r="D54" t="s">
+        <v>155</v>
+      </c>
+      <c r="E54" t="s">
+        <v>156</v>
+      </c>
+      <c r="F54" t="s">
+        <v>91</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H54" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>217</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>99</v>
+      </c>
+      <c r="D55" t="s">
+        <v>155</v>
+      </c>
+      <c r="E55" t="s">
+        <v>156</v>
+      </c>
+      <c r="F55" t="s">
+        <v>110</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H55" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>220</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>104</v>
+      </c>
+      <c r="D56" t="s">
+        <v>155</v>
+      </c>
+      <c r="E56" t="s">
+        <v>156</v>
+      </c>
+      <c r="F56" t="s">
+        <v>110</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H56" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>223</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>109</v>
+      </c>
+      <c r="D57" t="s">
+        <v>155</v>
+      </c>
+      <c r="E57" t="s">
+        <v>156</v>
+      </c>
+      <c r="F57" t="s">
+        <v>110</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H57" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>226</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>114</v>
+      </c>
+      <c r="D58" t="s">
+        <v>155</v>
+      </c>
+      <c r="E58" t="s">
+        <v>156</v>
+      </c>
+      <c r="F58" t="s">
+        <v>227</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H58" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>230</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>119</v>
+      </c>
+      <c r="D59" t="s">
+        <v>155</v>
+      </c>
+      <c r="E59" t="s">
+        <v>156</v>
+      </c>
+      <c r="F59" t="s">
+        <v>231</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H59" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>234</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>235</v>
+      </c>
+      <c r="D60" t="s">
+        <v>155</v>
+      </c>
+      <c r="E60" t="s">
+        <v>156</v>
+      </c>
+      <c r="F60" t="s">
+        <v>100</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H60" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>238</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>239</v>
+      </c>
+      <c r="D61" t="s">
+        <v>155</v>
+      </c>
+      <c r="E61" t="s">
+        <v>156</v>
+      </c>
+      <c r="F61" t="s">
+        <v>100</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H61" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>242</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>243</v>
+      </c>
+      <c r="D62" t="s">
+        <v>155</v>
+      </c>
+      <c r="E62" t="s">
+        <v>156</v>
+      </c>
+      <c r="F62" t="s">
+        <v>244</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H62" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>247</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>248</v>
+      </c>
+      <c r="D63" t="s">
+        <v>155</v>
+      </c>
+      <c r="E63" t="s">
+        <v>156</v>
+      </c>
+      <c r="F63" t="s">
+        <v>110</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H63" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>251</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>252</v>
+      </c>
+      <c r="D64" t="s">
+        <v>155</v>
+      </c>
+      <c r="E64" t="s">
+        <v>156</v>
+      </c>
+      <c r="F64" t="s">
+        <v>110</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H64" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>255</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>256</v>
+      </c>
+      <c r="D65" t="s">
+        <v>155</v>
+      </c>
+      <c r="E65" t="s">
+        <v>156</v>
+      </c>
+      <c r="F65" t="s">
+        <v>110</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H65" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>259</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>260</v>
+      </c>
+      <c r="D66" t="s">
+        <v>155</v>
+      </c>
+      <c r="E66" t="s">
+        <v>156</v>
+      </c>
+      <c r="F66" t="s">
+        <v>82</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H66" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>263</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>264</v>
+      </c>
+      <c r="D67" t="s">
+        <v>155</v>
+      </c>
+      <c r="E67" t="s">
+        <v>156</v>
+      </c>
+      <c r="F67" t="s">
+        <v>82</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H67" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>267</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>268</v>
+      </c>
+      <c r="D68" t="s">
+        <v>155</v>
+      </c>
+      <c r="E68" t="s">
+        <v>156</v>
+      </c>
+      <c r="F68" t="s">
+        <v>73</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H68" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>271</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>272</v>
+      </c>
+      <c r="D69" t="s">
+        <v>155</v>
+      </c>
+      <c r="E69" t="s">
+        <v>156</v>
+      </c>
+      <c r="F69" t="s">
+        <v>73</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H69" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>275</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>276</v>
+      </c>
+      <c r="D70" t="s">
+        <v>155</v>
+      </c>
+      <c r="E70" t="s">
+        <v>156</v>
+      </c>
+      <c r="F70" t="s">
+        <v>73</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H70" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>279</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>280</v>
+      </c>
+      <c r="D71" t="s">
+        <v>155</v>
+      </c>
+      <c r="E71" t="s">
+        <v>156</v>
+      </c>
+      <c r="F71" t="s">
+        <v>139</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H71" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>283</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>284</v>
+      </c>
+      <c r="D72" t="s">
+        <v>155</v>
+      </c>
+      <c r="E72" t="s">
+        <v>156</v>
+      </c>
+      <c r="F72" t="s">
+        <v>110</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H72" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>287</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>288</v>
+      </c>
+      <c r="D73" t="s">
+        <v>155</v>
+      </c>
+      <c r="E73" t="s">
+        <v>156</v>
+      </c>
+      <c r="F73" t="s">
+        <v>289</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H73" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>292</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>293</v>
+      </c>
+      <c r="D74" t="s">
+        <v>155</v>
+      </c>
+      <c r="E74" t="s">
+        <v>156</v>
+      </c>
+      <c r="F74" t="s">
+        <v>294</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H74" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>297</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>298</v>
+      </c>
+      <c r="D75" t="s">
+        <v>155</v>
+      </c>
+      <c r="E75" t="s">
+        <v>156</v>
+      </c>
+      <c r="F75" t="s">
+        <v>73</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H75" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>301</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>302</v>
+      </c>
+      <c r="D76" t="s">
+        <v>155</v>
+      </c>
+      <c r="E76" t="s">
+        <v>156</v>
+      </c>
+      <c r="F76" t="s">
+        <v>73</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H76" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>305</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>306</v>
+      </c>
+      <c r="D77" t="s">
+        <v>155</v>
+      </c>
+      <c r="E77" t="s">
+        <v>156</v>
+      </c>
+      <c r="F77" t="s">
+        <v>73</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H77" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>309</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>310</v>
+      </c>
+      <c r="D78" t="s">
+        <v>155</v>
+      </c>
+      <c r="E78" t="s">
+        <v>156</v>
+      </c>
+      <c r="F78" t="s">
+        <v>311</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H78" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>314</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D79" t="s">
+        <v>155</v>
+      </c>
+      <c r="E79" t="s">
+        <v>156</v>
+      </c>
+      <c r="F79" t="s">
+        <v>316</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H79" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>319</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>320</v>
+      </c>
+      <c r="D80" t="s">
+        <v>155</v>
+      </c>
+      <c r="E80" t="s">
+        <v>156</v>
+      </c>
+      <c r="F80" t="s">
+        <v>321</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H80" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>324</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>325</v>
+      </c>
+      <c r="D81" t="s">
+        <v>155</v>
+      </c>
+      <c r="E81" t="s">
+        <v>156</v>
+      </c>
+      <c r="F81" t="s">
+        <v>110</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H81" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>328</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>329</v>
+      </c>
+      <c r="D82" t="s">
+        <v>155</v>
+      </c>
+      <c r="E82" t="s">
+        <v>156</v>
+      </c>
+      <c r="F82" t="s">
+        <v>139</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H82" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>332</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>333</v>
+      </c>
+      <c r="D83" t="s">
+        <v>155</v>
+      </c>
+      <c r="E83" t="s">
+        <v>156</v>
+      </c>
+      <c r="F83" t="s">
+        <v>334</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H83" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>337</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>338</v>
+      </c>
+      <c r="D84" t="s">
+        <v>155</v>
+      </c>
+      <c r="E84" t="s">
+        <v>156</v>
+      </c>
+      <c r="F84" t="s">
+        <v>55</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H84" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>341</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>342</v>
+      </c>
+      <c r="D85" t="s">
+        <v>155</v>
+      </c>
+      <c r="E85" t="s">
+        <v>156</v>
+      </c>
+      <c r="F85" t="s">
+        <v>110</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H85" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>345</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>346</v>
+      </c>
+      <c r="D86" t="s">
+        <v>155</v>
+      </c>
+      <c r="E86" t="s">
+        <v>156</v>
+      </c>
+      <c r="F86" t="s">
+        <v>110</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H86" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>349</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>350</v>
+      </c>
+      <c r="D87" t="s">
+        <v>155</v>
+      </c>
+      <c r="E87" t="s">
+        <v>156</v>
+      </c>
+      <c r="F87" t="s">
+        <v>351</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H87" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>354</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>355</v>
+      </c>
+      <c r="D88" t="s">
+        <v>155</v>
+      </c>
+      <c r="E88" t="s">
+        <v>156</v>
+      </c>
+      <c r="F88" t="s">
+        <v>110</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H88" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>358</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>359</v>
+      </c>
+      <c r="D89" t="s">
+        <v>155</v>
+      </c>
+      <c r="E89" t="s">
+        <v>156</v>
+      </c>
+      <c r="F89" t="s">
+        <v>110</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H89" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>362</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>363</v>
+      </c>
+      <c r="D90" t="s">
+        <v>155</v>
+      </c>
+      <c r="E90" t="s">
+        <v>156</v>
+      </c>
+      <c r="F90" t="s">
+        <v>364</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H90" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>367</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>368</v>
+      </c>
+      <c r="D91" t="s">
+        <v>155</v>
+      </c>
+      <c r="E91" t="s">
+        <v>156</v>
+      </c>
+      <c r="F91" t="s">
+        <v>369</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H91" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>372</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>373</v>
+      </c>
+      <c r="D92" t="s">
+        <v>155</v>
+      </c>
+      <c r="E92" t="s">
+        <v>156</v>
+      </c>
+      <c r="F92" t="s">
+        <v>369</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H92" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>376</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>377</v>
+      </c>
+      <c r="D93" t="s">
+        <v>155</v>
+      </c>
+      <c r="E93" t="s">
+        <v>156</v>
+      </c>
+      <c r="F93" t="s">
+        <v>369</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H93" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>380</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>381</v>
+      </c>
+      <c r="D94" t="s">
+        <v>155</v>
+      </c>
+      <c r="E94" t="s">
+        <v>156</v>
+      </c>
+      <c r="F94" t="s">
+        <v>55</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H94" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>384</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>385</v>
+      </c>
+      <c r="D95" t="s">
+        <v>155</v>
+      </c>
+      <c r="E95" t="s">
+        <v>156</v>
+      </c>
+      <c r="F95" t="s">
+        <v>55</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H95" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>388</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>389</v>
+      </c>
+      <c r="D96" t="s">
+        <v>155</v>
+      </c>
+      <c r="E96" t="s">
+        <v>156</v>
+      </c>
+      <c r="F96" t="s">
+        <v>55</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H96" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>392</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>393</v>
+      </c>
+      <c r="D97" t="s">
+        <v>155</v>
+      </c>
+      <c r="E97" t="s">
+        <v>156</v>
+      </c>
+      <c r="F97" t="s">
+        <v>68</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H97" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>396</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>397</v>
+      </c>
+      <c r="D98" t="s">
+        <v>155</v>
+      </c>
+      <c r="E98" t="s">
+        <v>156</v>
+      </c>
+      <c r="F98" t="s">
+        <v>68</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H98" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>400</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>401</v>
+      </c>
+      <c r="D99" t="s">
+        <v>155</v>
+      </c>
+      <c r="E99" t="s">
+        <v>156</v>
+      </c>
+      <c r="F99" t="s">
+        <v>139</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H99" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>404</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>405</v>
+      </c>
+      <c r="D100" t="s">
+        <v>155</v>
+      </c>
+      <c r="E100" t="s">
+        <v>156</v>
+      </c>
+      <c r="F100" t="s">
+        <v>55</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H100" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>408</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>409</v>
+      </c>
+      <c r="D101" t="s">
+        <v>155</v>
+      </c>
+      <c r="E101" t="s">
+        <v>156</v>
+      </c>
+      <c r="F101" t="s">
+        <v>55</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H101" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>412</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>413</v>
+      </c>
+      <c r="D102" t="s">
+        <v>155</v>
+      </c>
+      <c r="E102" t="s">
+        <v>156</v>
+      </c>
+      <c r="F102" t="s">
+        <v>139</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H102" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>416</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>417</v>
+      </c>
+      <c r="D103" t="s">
+        <v>155</v>
+      </c>
+      <c r="E103" t="s">
+        <v>156</v>
+      </c>
+      <c r="F103" t="s">
+        <v>139</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H103" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>420</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>421</v>
+      </c>
+      <c r="D104" t="s">
+        <v>155</v>
+      </c>
+      <c r="E104" t="s">
+        <v>156</v>
+      </c>
+      <c r="F104" t="s">
+        <v>91</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H104" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>424</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>425</v>
+      </c>
+      <c r="D105" t="s">
+        <v>155</v>
+      </c>
+      <c r="E105" t="s">
+        <v>156</v>
+      </c>
+      <c r="F105" t="s">
+        <v>55</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H105" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>428</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>429</v>
+      </c>
+      <c r="D106" t="s">
+        <v>155</v>
+      </c>
+      <c r="E106" t="s">
+        <v>156</v>
+      </c>
+      <c r="F106" t="s">
+        <v>73</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H106" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>432</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>433</v>
+      </c>
+      <c r="D107" t="s">
+        <v>155</v>
+      </c>
+      <c r="E107" t="s">
+        <v>156</v>
+      </c>
+      <c r="F107" t="s">
+        <v>73</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H107" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>436</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>437</v>
+      </c>
+      <c r="D108" t="s">
+        <v>155</v>
+      </c>
+      <c r="E108" t="s">
+        <v>156</v>
+      </c>
+      <c r="F108" t="s">
+        <v>438</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H108" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>441</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>442</v>
+      </c>
+      <c r="D109" t="s">
+        <v>155</v>
+      </c>
+      <c r="E109" t="s">
+        <v>156</v>
+      </c>
+      <c r="F109" t="s">
+        <v>110</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H109" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>445</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>446</v>
+      </c>
+      <c r="D110" t="s">
+        <v>155</v>
+      </c>
+      <c r="E110" t="s">
+        <v>156</v>
+      </c>
+      <c r="F110" t="s">
+        <v>110</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H110" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>449</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>450</v>
+      </c>
+      <c r="D111" t="s">
+        <v>155</v>
+      </c>
+      <c r="E111" t="s">
+        <v>156</v>
+      </c>
+      <c r="F111" t="s">
+        <v>110</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H111" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>453</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>454</v>
+      </c>
+      <c r="D112" t="s">
+        <v>155</v>
+      </c>
+      <c r="E112" t="s">
+        <v>156</v>
+      </c>
+      <c r="F112" t="s">
+        <v>455</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H112" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>458</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>459</v>
+      </c>
+      <c r="D113" t="s">
+        <v>155</v>
+      </c>
+      <c r="E113" t="s">
+        <v>156</v>
+      </c>
+      <c r="F113" t="s">
+        <v>110</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H113" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>462</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>463</v>
+      </c>
+      <c r="D114" t="s">
+        <v>155</v>
+      </c>
+      <c r="E114" t="s">
+        <v>156</v>
+      </c>
+      <c r="F114" t="s">
+        <v>68</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H114" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>466</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>467</v>
+      </c>
+      <c r="D115" t="s">
+        <v>155</v>
+      </c>
+      <c r="E115" t="s">
+        <v>156</v>
+      </c>
+      <c r="F115" t="s">
+        <v>110</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H115" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>470</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>471</v>
+      </c>
+      <c r="D116" t="s">
+        <v>155</v>
+      </c>
+      <c r="E116" t="s">
+        <v>156</v>
+      </c>
+      <c r="F116" t="s">
+        <v>472</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H116" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>475</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>476</v>
+      </c>
+      <c r="D117" t="s">
+        <v>155</v>
+      </c>
+      <c r="E117" t="s">
+        <v>156</v>
+      </c>
+      <c r="F117" t="s">
+        <v>472</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H117" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>479</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>480</v>
+      </c>
+      <c r="D118" t="s">
+        <v>155</v>
+      </c>
+      <c r="E118" t="s">
+        <v>156</v>
+      </c>
+      <c r="F118" t="s">
+        <v>139</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H118" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>483</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>484</v>
+      </c>
+      <c r="D119" t="s">
+        <v>155</v>
+      </c>
+      <c r="E119" t="s">
+        <v>156</v>
+      </c>
+      <c r="F119" t="s">
+        <v>485</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H119" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>488</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>489</v>
+      </c>
+      <c r="D120" t="s">
+        <v>155</v>
+      </c>
+      <c r="E120" t="s">
+        <v>156</v>
+      </c>
+      <c r="F120" t="s">
+        <v>485</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H120" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>492</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>493</v>
+      </c>
+      <c r="D121" t="s">
+        <v>155</v>
+      </c>
+      <c r="E121" t="s">
+        <v>156</v>
+      </c>
+      <c r="F121" t="s">
+        <v>110</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H121" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>496</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>497</v>
+      </c>
+      <c r="D122" t="s">
+        <v>155</v>
+      </c>
+      <c r="E122" t="s">
+        <v>156</v>
+      </c>
+      <c r="F122" t="s">
+        <v>110</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H122" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>500</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>501</v>
+      </c>
+      <c r="D123" t="s">
+        <v>155</v>
+      </c>
+      <c r="E123" t="s">
+        <v>156</v>
+      </c>
+      <c r="F123" t="s">
+        <v>115</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H123" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>504</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>505</v>
+      </c>
+      <c r="D124" t="s">
+        <v>155</v>
+      </c>
+      <c r="E124" t="s">
+        <v>156</v>
+      </c>
+      <c r="F124" t="s">
+        <v>110</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H124" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>508</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>509</v>
+      </c>
+      <c r="D125" t="s">
+        <v>155</v>
+      </c>
+      <c r="E125" t="s">
+        <v>156</v>
+      </c>
+      <c r="F125" t="s">
+        <v>115</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H125" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>512</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>513</v>
+      </c>
+      <c r="D126" t="s">
+        <v>155</v>
+      </c>
+      <c r="E126" t="s">
+        <v>156</v>
+      </c>
+      <c r="F126" t="s">
+        <v>110</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H126" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>516</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>517</v>
+      </c>
+      <c r="D127" t="s">
+        <v>155</v>
+      </c>
+      <c r="E127" t="s">
+        <v>156</v>
+      </c>
+      <c r="F127" t="s">
+        <v>100</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H127" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>520</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>521</v>
+      </c>
+      <c r="D128" t="s">
+        <v>155</v>
+      </c>
+      <c r="E128" t="s">
+        <v>156</v>
+      </c>
+      <c r="F128" t="s">
+        <v>100</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H128" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>524</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>525</v>
+      </c>
+      <c r="D129" t="s">
+        <v>155</v>
+      </c>
+      <c r="E129" t="s">
+        <v>156</v>
+      </c>
+      <c r="F129" t="s">
+        <v>55</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H129" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>528</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>529</v>
+      </c>
+      <c r="D130" t="s">
+        <v>155</v>
+      </c>
+      <c r="E130" t="s">
+        <v>156</v>
+      </c>
+      <c r="F130" t="s">
+        <v>55</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H130" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>532</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>533</v>
+      </c>
+      <c r="D131" t="s">
+        <v>155</v>
+      </c>
+      <c r="E131" t="s">
+        <v>156</v>
+      </c>
+      <c r="F131" t="s">
+        <v>534</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H131" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>537</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>538</v>
+      </c>
+      <c r="D132" t="s">
+        <v>155</v>
+      </c>
+      <c r="E132" t="s">
+        <v>156</v>
+      </c>
+      <c r="F132" t="s">
+        <v>110</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H132" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>541</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>542</v>
+      </c>
+      <c r="D133" t="s">
+        <v>155</v>
+      </c>
+      <c r="E133" t="s">
+        <v>156</v>
+      </c>
+      <c r="F133" t="s">
+        <v>543</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H133" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>546</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>547</v>
+      </c>
+      <c r="D134" t="s">
+        <v>155</v>
+      </c>
+      <c r="E134" t="s">
+        <v>156</v>
+      </c>
+      <c r="F134" t="s">
+        <v>105</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H134" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>550</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>551</v>
+      </c>
+      <c r="D135" t="s">
+        <v>155</v>
+      </c>
+      <c r="E135" t="s">
+        <v>156</v>
+      </c>
+      <c r="F135" t="s">
+        <v>105</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H135" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>554</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>555</v>
+      </c>
+      <c r="D136" t="s">
+        <v>155</v>
+      </c>
+      <c r="E136" t="s">
+        <v>156</v>
+      </c>
+      <c r="F136" t="s">
+        <v>438</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H136" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>558</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>559</v>
+      </c>
+      <c r="D137" t="s">
+        <v>155</v>
+      </c>
+      <c r="E137" t="s">
+        <v>156</v>
+      </c>
+      <c r="F137" t="s">
+        <v>55</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H137" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>562</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>563</v>
+      </c>
+      <c r="D138" t="s">
+        <v>155</v>
+      </c>
+      <c r="E138" t="s">
+        <v>156</v>
+      </c>
+      <c r="F138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H138" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>566</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>567</v>
+      </c>
+      <c r="D139" t="s">
+        <v>155</v>
+      </c>
+      <c r="E139" t="s">
+        <v>156</v>
+      </c>
+      <c r="F139" t="s">
+        <v>55</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H139" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>570</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>571</v>
+      </c>
+      <c r="D140" t="s">
+        <v>155</v>
+      </c>
+      <c r="E140" t="s">
+        <v>156</v>
+      </c>
+      <c r="F140" t="s">
+        <v>139</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H140" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>574</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>575</v>
+      </c>
+      <c r="D141" t="s">
+        <v>155</v>
+      </c>
+      <c r="E141" t="s">
+        <v>156</v>
+      </c>
+      <c r="F141" t="s">
+        <v>110</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H141" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>578</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>579</v>
+      </c>
+      <c r="D142" t="s">
+        <v>155</v>
+      </c>
+      <c r="E142" t="s">
+        <v>156</v>
+      </c>
+      <c r="F142" t="s">
+        <v>55</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H142" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>582</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>583</v>
+      </c>
+      <c r="D143" t="s">
+        <v>155</v>
+      </c>
+      <c r="E143" t="s">
+        <v>156</v>
+      </c>
+      <c r="F143" t="s">
+        <v>82</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H143" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>586</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>587</v>
+      </c>
+      <c r="D144" t="s">
+        <v>155</v>
+      </c>
+      <c r="E144" t="s">
+        <v>156</v>
+      </c>
+      <c r="F144" t="s">
+        <v>110</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H144" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>590</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>591</v>
+      </c>
+      <c r="D145" t="s">
+        <v>155</v>
+      </c>
+      <c r="E145" t="s">
+        <v>156</v>
+      </c>
+      <c r="F145" t="s">
+        <v>110</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H145" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>594</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
+        <v>595</v>
+      </c>
+      <c r="E146" t="s">
+        <v>596</v>
+      </c>
+      <c r="F146" t="s">
+        <v>110</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H146" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>599</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>17</v>
+      </c>
+      <c r="D147" t="s">
+        <v>595</v>
+      </c>
+      <c r="E147" t="s">
+        <v>596</v>
+      </c>
+      <c r="F147" t="s">
+        <v>157</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H147" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>602</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>21</v>
+      </c>
+      <c r="D148" t="s">
+        <v>595</v>
+      </c>
+      <c r="E148" t="s">
+        <v>596</v>
+      </c>
+      <c r="F148" t="s">
+        <v>603</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H148" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>606</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>26</v>
+      </c>
+      <c r="D149" t="s">
+        <v>595</v>
+      </c>
+      <c r="E149" t="s">
+        <v>596</v>
+      </c>
+      <c r="F149" t="s">
+        <v>82</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H149" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>609</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>30</v>
+      </c>
+      <c r="D150" t="s">
+        <v>595</v>
+      </c>
+      <c r="E150" t="s">
+        <v>596</v>
+      </c>
+      <c r="F150" t="s">
+        <v>610</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H150" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>613</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
         <v>34</v>
       </c>
-      <c r="D43" t="s">
+      <c r="D151" t="s">
+        <v>595</v>
+      </c>
+      <c r="E151" t="s">
+        <v>596</v>
+      </c>
+      <c r="F151" t="s">
+        <v>614</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H151" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>617</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>38</v>
+      </c>
+      <c r="D152" t="s">
+        <v>595</v>
+      </c>
+      <c r="E152" t="s">
+        <v>596</v>
+      </c>
+      <c r="F152" t="s">
+        <v>618</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H152" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>621</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>42</v>
+      </c>
+      <c r="D153" t="s">
+        <v>595</v>
+      </c>
+      <c r="E153" t="s">
+        <v>596</v>
+      </c>
+      <c r="F153" t="s">
+        <v>622</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H153" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>625</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>46</v>
+      </c>
+      <c r="D154" t="s">
+        <v>595</v>
+      </c>
+      <c r="E154" t="s">
+        <v>596</v>
+      </c>
+      <c r="F154" t="s">
+        <v>626</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H154" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>629</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>50</v>
+      </c>
+      <c r="D155" t="s">
+        <v>595</v>
+      </c>
+      <c r="E155" t="s">
+        <v>596</v>
+      </c>
+      <c r="F155" t="s">
+        <v>115</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H155" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>632</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>54</v>
+      </c>
+      <c r="D156" t="s">
+        <v>595</v>
+      </c>
+      <c r="E156" t="s">
+        <v>596</v>
+      </c>
+      <c r="F156" t="s">
+        <v>91</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H156" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>635</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>59</v>
+      </c>
+      <c r="D157" t="s">
+        <v>595</v>
+      </c>
+      <c r="E157" t="s">
+        <v>596</v>
+      </c>
+      <c r="F157" t="s">
+        <v>110</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H157" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>638</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>63</v>
+      </c>
+      <c r="D158" t="s">
+        <v>595</v>
+      </c>
+      <c r="E158" t="s">
+        <v>596</v>
+      </c>
+      <c r="F158" t="s">
+        <v>639</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H158" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>642</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>67</v>
+      </c>
+      <c r="D159" t="s">
+        <v>595</v>
+      </c>
+      <c r="E159" t="s">
+        <v>596</v>
+      </c>
+      <c r="F159" t="s">
+        <v>110</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H159" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>645</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>72</v>
+      </c>
+      <c r="D160" t="s">
+        <v>595</v>
+      </c>
+      <c r="E160" t="s">
+        <v>596</v>
+      </c>
+      <c r="F160" t="s">
+        <v>110</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H160" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>648</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>77</v>
+      </c>
+      <c r="D161" t="s">
+        <v>595</v>
+      </c>
+      <c r="E161" t="s">
+        <v>596</v>
+      </c>
+      <c r="F161" t="s">
+        <v>639</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H161" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>651</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>81</v>
+      </c>
+      <c r="D162" t="s">
+        <v>595</v>
+      </c>
+      <c r="E162" t="s">
+        <v>596</v>
+      </c>
+      <c r="F162" t="s">
+        <v>110</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H162" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>654</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" t="s">
+        <v>655</v>
+      </c>
+      <c r="E163" t="s">
+        <v>656</v>
+      </c>
+      <c r="F163" t="s">
+        <v>657</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H163" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>660</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>17</v>
+      </c>
+      <c r="D164" t="s">
+        <v>655</v>
+      </c>
+      <c r="E164" t="s">
+        <v>656</v>
+      </c>
+      <c r="F164" t="s">
+        <v>351</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H164" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>662</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>21</v>
+      </c>
+      <c r="D165" t="s">
+        <v>655</v>
+      </c>
+      <c r="E165" t="s">
+        <v>656</v>
+      </c>
+      <c r="F165" t="s">
+        <v>663</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H165" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>665</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>26</v>
+      </c>
+      <c r="D166" t="s">
+        <v>655</v>
+      </c>
+      <c r="E166" t="s">
+        <v>656</v>
+      </c>
+      <c r="F166" t="s">
+        <v>666</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H166" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>668</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>30</v>
+      </c>
+      <c r="D167" t="s">
+        <v>655</v>
+      </c>
+      <c r="E167" t="s">
+        <v>656</v>
+      </c>
+      <c r="F167" t="s">
+        <v>669</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H167" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>671</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D168" t="s">
+        <v>655</v>
+      </c>
+      <c r="E168" t="s">
+        <v>656</v>
+      </c>
+      <c r="F168" t="s">
+        <v>131</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H168" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>673</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169" t="s">
+        <v>655</v>
+      </c>
+      <c r="E169" t="s">
+        <v>656</v>
+      </c>
+      <c r="F169" t="s">
+        <v>82</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H169" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>675</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>42</v>
+      </c>
+      <c r="D170" t="s">
+        <v>655</v>
+      </c>
+      <c r="E170" t="s">
+        <v>656</v>
+      </c>
+      <c r="F170" t="s">
+        <v>369</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H170" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>677</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>46</v>
+      </c>
+      <c r="D171" t="s">
+        <v>655</v>
+      </c>
+      <c r="E171" t="s">
+        <v>656</v>
+      </c>
+      <c r="F171" t="s">
+        <v>657</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H171" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>679</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>50</v>
+      </c>
+      <c r="D172" t="s">
+        <v>655</v>
+      </c>
+      <c r="E172" t="s">
+        <v>656</v>
+      </c>
+      <c r="F172" t="s">
+        <v>680</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H172" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>682</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>54</v>
+      </c>
+      <c r="D173" t="s">
+        <v>655</v>
+      </c>
+      <c r="E173" t="s">
+        <v>656</v>
+      </c>
+      <c r="F173" t="s">
+        <v>100</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H173" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>684</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>59</v>
+      </c>
+      <c r="D174" t="s">
+        <v>655</v>
+      </c>
+      <c r="E174" t="s">
+        <v>656</v>
+      </c>
+      <c r="F174" t="s">
+        <v>139</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H174" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>687</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>63</v>
+      </c>
+      <c r="D175" t="s">
+        <v>655</v>
+      </c>
+      <c r="E175" t="s">
+        <v>656</v>
+      </c>
+      <c r="F175" t="s">
+        <v>139</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H175" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>690</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>67</v>
+      </c>
+      <c r="D176" t="s">
+        <v>655</v>
+      </c>
+      <c r="E176" t="s">
+        <v>656</v>
+      </c>
+      <c r="F176" t="s">
+        <v>691</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H176" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>693</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>72</v>
+      </c>
+      <c r="D177" t="s">
+        <v>655</v>
+      </c>
+      <c r="E177" t="s">
+        <v>656</v>
+      </c>
+      <c r="F177" t="s">
+        <v>694</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H177" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>696</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>77</v>
+      </c>
+      <c r="D178" t="s">
+        <v>655</v>
+      </c>
+      <c r="E178" t="s">
+        <v>656</v>
+      </c>
+      <c r="F178" t="s">
+        <v>697</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H178" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>699</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>81</v>
+      </c>
+      <c r="D179" t="s">
+        <v>655</v>
+      </c>
+      <c r="E179" t="s">
+        <v>656</v>
+      </c>
+      <c r="F179" t="s">
+        <v>110</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H179" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>702</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>86</v>
+      </c>
+      <c r="D180" t="s">
+        <v>655</v>
+      </c>
+      <c r="E180" t="s">
+        <v>656</v>
+      </c>
+      <c r="F180" t="s">
+        <v>55</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H180" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>705</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>90</v>
+      </c>
+      <c r="D181" t="s">
+        <v>655</v>
+      </c>
+      <c r="E181" t="s">
+        <v>656</v>
+      </c>
+      <c r="F181" t="s">
+        <v>639</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H181" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>707</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>95</v>
+      </c>
+      <c r="D182" t="s">
+        <v>655</v>
+      </c>
+      <c r="E182" t="s">
+        <v>656</v>
+      </c>
+      <c r="F182" t="s">
+        <v>369</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H182" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>709</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>99</v>
+      </c>
+      <c r="D183" t="s">
+        <v>655</v>
+      </c>
+      <c r="E183" t="s">
+        <v>656</v>
+      </c>
+      <c r="F183" t="s">
+        <v>115</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H183" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>711</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>104</v>
+      </c>
+      <c r="D184" t="s">
+        <v>655</v>
+      </c>
+      <c r="E184" t="s">
+        <v>656</v>
+      </c>
+      <c r="F184" t="s">
+        <v>110</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H184" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>713</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>109</v>
+      </c>
+      <c r="D185" t="s">
+        <v>655</v>
+      </c>
+      <c r="E185" t="s">
+        <v>656</v>
+      </c>
+      <c r="F185" t="s">
+        <v>657</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H185" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>715</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>114</v>
+      </c>
+      <c r="D186" t="s">
+        <v>655</v>
+      </c>
+      <c r="E186" t="s">
+        <v>656</v>
+      </c>
+      <c r="F186" t="s">
+        <v>110</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H186" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>717</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>119</v>
+      </c>
+      <c r="D187" t="s">
+        <v>655</v>
+      </c>
+      <c r="E187" t="s">
+        <v>656</v>
+      </c>
+      <c r="F187" t="s">
+        <v>244</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H187" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>719</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>235</v>
+      </c>
+      <c r="D188" t="s">
+        <v>655</v>
+      </c>
+      <c r="E188" t="s">
+        <v>656</v>
+      </c>
+      <c r="F188" t="s">
+        <v>110</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H188" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>721</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>239</v>
+      </c>
+      <c r="D189" t="s">
+        <v>655</v>
+      </c>
+      <c r="E189" t="s">
+        <v>656</v>
+      </c>
+      <c r="F189" t="s">
+        <v>82</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H189" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>723</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>243</v>
+      </c>
+      <c r="D190" t="s">
+        <v>655</v>
+      </c>
+      <c r="E190" t="s">
+        <v>656</v>
+      </c>
+      <c r="F190" t="s">
+        <v>110</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H190" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>725</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>248</v>
+      </c>
+      <c r="D191" t="s">
+        <v>655</v>
+      </c>
+      <c r="E191" t="s">
+        <v>656</v>
+      </c>
+      <c r="F191" t="s">
+        <v>110</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H191" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>727</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>252</v>
+      </c>
+      <c r="D192" t="s">
+        <v>655</v>
+      </c>
+      <c r="E192" t="s">
+        <v>656</v>
+      </c>
+      <c r="F192" t="s">
+        <v>110</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H192" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>729</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>256</v>
+      </c>
+      <c r="D193" t="s">
+        <v>655</v>
+      </c>
+      <c r="E193" t="s">
+        <v>656</v>
+      </c>
+      <c r="F193" t="s">
+        <v>73</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H193" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>731</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>260</v>
+      </c>
+      <c r="D194" t="s">
+        <v>655</v>
+      </c>
+      <c r="E194" t="s">
+        <v>656</v>
+      </c>
+      <c r="F194" t="s">
+        <v>657</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H194" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>733</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>264</v>
+      </c>
+      <c r="D195" t="s">
+        <v>655</v>
+      </c>
+      <c r="E195" t="s">
+        <v>656</v>
+      </c>
+      <c r="F195" t="s">
+        <v>110</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H195" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>735</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>268</v>
+      </c>
+      <c r="D196" t="s">
+        <v>655</v>
+      </c>
+      <c r="E196" t="s">
+        <v>656</v>
+      </c>
+      <c r="F196" t="s">
+        <v>110</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H196" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>737</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>272</v>
+      </c>
+      <c r="D197" t="s">
+        <v>655</v>
+      </c>
+      <c r="E197" t="s">
+        <v>656</v>
+      </c>
+      <c r="F197" t="s">
+        <v>657</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H197" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>739</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>276</v>
+      </c>
+      <c r="D198" t="s">
+        <v>655</v>
+      </c>
+      <c r="E198" t="s">
+        <v>656</v>
+      </c>
+      <c r="F198" t="s">
+        <v>139</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H198" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>741</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>280</v>
+      </c>
+      <c r="D199" t="s">
+        <v>655</v>
+      </c>
+      <c r="E199" t="s">
+        <v>656</v>
+      </c>
+      <c r="F199" t="s">
+        <v>657</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H199" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>743</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>284</v>
+      </c>
+      <c r="D200" t="s">
+        <v>655</v>
+      </c>
+      <c r="E200" t="s">
+        <v>656</v>
+      </c>
+      <c r="F200" t="s">
+        <v>100</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H200" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>745</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>288</v>
+      </c>
+      <c r="D201" t="s">
+        <v>655</v>
+      </c>
+      <c r="E201" t="s">
+        <v>656</v>
+      </c>
+      <c r="F201" t="s">
+        <v>657</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H201" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>747</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>293</v>
+      </c>
+      <c r="D202" t="s">
+        <v>655</v>
+      </c>
+      <c r="E202" t="s">
+        <v>656</v>
+      </c>
+      <c r="F202" t="s">
+        <v>748</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H202" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>750</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>298</v>
+      </c>
+      <c r="D203" t="s">
+        <v>655</v>
+      </c>
+      <c r="E203" t="s">
+        <v>656</v>
+      </c>
+      <c r="F203" t="s">
+        <v>369</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H203" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>752</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" t="s">
+        <v>753</v>
+      </c>
+      <c r="E204" t="s">
+        <v>754</v>
+      </c>
+      <c r="F204" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H204" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>757</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>17</v>
+      </c>
+      <c r="D205" t="s">
+        <v>753</v>
+      </c>
+      <c r="E205" t="s">
+        <v>754</v>
+      </c>
+      <c r="F205" t="s">
+        <v>13</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H205" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>760</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>10</v>
+      </c>
+      <c r="D206" t="s">
+        <v>761</v>
+      </c>
+      <c r="E206" t="s">
+        <v>762</v>
+      </c>
+      <c r="F206" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H206" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>764</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>17</v>
+      </c>
+      <c r="D207" t="s">
+        <v>761</v>
+      </c>
+      <c r="E207" t="s">
+        <v>762</v>
+      </c>
+      <c r="F207" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H207" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>766</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>21</v>
+      </c>
+      <c r="D208" t="s">
+        <v>761</v>
+      </c>
+      <c r="E208" t="s">
+        <v>762</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H208" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>768</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>26</v>
+      </c>
+      <c r="D209" t="s">
+        <v>761</v>
+      </c>
+      <c r="E209" t="s">
+        <v>762</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H209" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>770</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>30</v>
+      </c>
+      <c r="D210" t="s">
+        <v>761</v>
+      </c>
+      <c r="E210" t="s">
+        <v>762</v>
+      </c>
+      <c r="F210" t="s">
+        <v>771</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H210" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>774</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>34</v>
+      </c>
+      <c r="D211" t="s">
+        <v>761</v>
+      </c>
+      <c r="E211" t="s">
+        <v>762</v>
+      </c>
+      <c r="F211" t="s">
+        <v>22</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H211" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>776</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>38</v>
+      </c>
+      <c r="D212" t="s">
+        <v>761</v>
+      </c>
+      <c r="E212" t="s">
+        <v>762</v>
+      </c>
+      <c r="F212" t="s">
+        <v>22</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H212" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>778</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>42</v>
+      </c>
+      <c r="D213" t="s">
+        <v>761</v>
+      </c>
+      <c r="E213" t="s">
+        <v>762</v>
+      </c>
+      <c r="F213" t="s">
+        <v>22</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H213" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>780</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>46</v>
+      </c>
+      <c r="D214" t="s">
+        <v>761</v>
+      </c>
+      <c r="E214" t="s">
+        <v>762</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H214" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>782</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D215" t="s">
+        <v>761</v>
+      </c>
+      <c r="E215" t="s">
+        <v>762</v>
+      </c>
+      <c r="F215" t="s">
+        <v>22</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H215" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>784</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>54</v>
+      </c>
+      <c r="D216" t="s">
+        <v>761</v>
+      </c>
+      <c r="E216" t="s">
+        <v>762</v>
+      </c>
+      <c r="F216" t="s">
+        <v>110</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H216" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>787</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>59</v>
+      </c>
+      <c r="D217" t="s">
+        <v>761</v>
+      </c>
+      <c r="E217" t="s">
+        <v>762</v>
+      </c>
+      <c r="F217" t="s">
         <v>157</v>
       </c>
-      <c r="E43" t="s">
-[...9 lines deleted...]
-        <v>173</v>
+      <c r="G217" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H217" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>790</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>63</v>
+      </c>
+      <c r="D218" t="s">
+        <v>761</v>
+      </c>
+      <c r="E218" t="s">
+        <v>762</v>
+      </c>
+      <c r="F218" t="s">
+        <v>55</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H218" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>793</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>67</v>
+      </c>
+      <c r="D219" t="s">
+        <v>761</v>
+      </c>
+      <c r="E219" t="s">
+        <v>762</v>
+      </c>
+      <c r="F219" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H219" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>795</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>72</v>
+      </c>
+      <c r="D220" t="s">
+        <v>761</v>
+      </c>
+      <c r="E220" t="s">
+        <v>762</v>
+      </c>
+      <c r="F220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H220" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>797</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>77</v>
+      </c>
+      <c r="D221" t="s">
+        <v>761</v>
+      </c>
+      <c r="E221" t="s">
+        <v>762</v>
+      </c>
+      <c r="F221" t="s">
+        <v>55</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H221" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>800</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>81</v>
+      </c>
+      <c r="D222" t="s">
+        <v>761</v>
+      </c>
+      <c r="E222" t="s">
+        <v>762</v>
+      </c>
+      <c r="F222" t="s">
+        <v>157</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H222" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>803</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>86</v>
+      </c>
+      <c r="D223" t="s">
+        <v>761</v>
+      </c>
+      <c r="E223" t="s">
+        <v>762</v>
+      </c>
+      <c r="F223" t="s">
+        <v>82</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H223" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>806</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>90</v>
+      </c>
+      <c r="D224" t="s">
+        <v>761</v>
+      </c>
+      <c r="E224" t="s">
+        <v>762</v>
+      </c>
+      <c r="F224" t="s">
+        <v>13</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H224" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>808</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>95</v>
+      </c>
+      <c r="D225" t="s">
+        <v>761</v>
+      </c>
+      <c r="E225" t="s">
+        <v>762</v>
+      </c>
+      <c r="F225" t="s">
+        <v>110</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H225" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>811</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>99</v>
+      </c>
+      <c r="D226" t="s">
+        <v>761</v>
+      </c>
+      <c r="E226" t="s">
+        <v>762</v>
+      </c>
+      <c r="F226" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H226" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>813</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>104</v>
+      </c>
+      <c r="D227" t="s">
+        <v>761</v>
+      </c>
+      <c r="E227" t="s">
+        <v>762</v>
+      </c>
+      <c r="F227" t="s">
+        <v>68</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H227" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>816</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>109</v>
+      </c>
+      <c r="D228" t="s">
+        <v>761</v>
+      </c>
+      <c r="E228" t="s">
+        <v>762</v>
+      </c>
+      <c r="F228" t="s">
+        <v>91</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H228" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>819</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>114</v>
+      </c>
+      <c r="D229" t="s">
+        <v>761</v>
+      </c>
+      <c r="E229" t="s">
+        <v>762</v>
+      </c>
+      <c r="F229" t="s">
+        <v>73</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H229" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>822</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>119</v>
+      </c>
+      <c r="D230" t="s">
+        <v>761</v>
+      </c>
+      <c r="E230" t="s">
+        <v>762</v>
+      </c>
+      <c r="F230" t="s">
+        <v>110</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H230" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>825</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>235</v>
+      </c>
+      <c r="D231" t="s">
+        <v>761</v>
+      </c>
+      <c r="E231" t="s">
+        <v>762</v>
+      </c>
+      <c r="F231" t="s">
+        <v>55</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H231" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>828</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>239</v>
+      </c>
+      <c r="D232" t="s">
+        <v>761</v>
+      </c>
+      <c r="E232" t="s">
+        <v>762</v>
+      </c>
+      <c r="F232" t="s">
+        <v>139</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H232" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>831</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>243</v>
+      </c>
+      <c r="D233" t="s">
+        <v>761</v>
+      </c>
+      <c r="E233" t="s">
+        <v>762</v>
+      </c>
+      <c r="F233" t="s">
+        <v>55</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H233" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>834</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>248</v>
+      </c>
+      <c r="D234" t="s">
+        <v>761</v>
+      </c>
+      <c r="E234" t="s">
+        <v>762</v>
+      </c>
+      <c r="F234" t="s">
+        <v>110</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H234" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>837</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>252</v>
+      </c>
+      <c r="D235" t="s">
+        <v>761</v>
+      </c>
+      <c r="E235" t="s">
+        <v>762</v>
+      </c>
+      <c r="F235" t="s">
+        <v>626</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H235" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>840</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>256</v>
+      </c>
+      <c r="D236" t="s">
+        <v>761</v>
+      </c>
+      <c r="E236" t="s">
+        <v>762</v>
+      </c>
+      <c r="F236" t="s">
+        <v>115</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H236" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>843</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>260</v>
+      </c>
+      <c r="D237" t="s">
+        <v>761</v>
+      </c>
+      <c r="E237" t="s">
+        <v>762</v>
+      </c>
+      <c r="F237" t="s">
+        <v>13</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H237" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>845</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>264</v>
+      </c>
+      <c r="D238" t="s">
+        <v>761</v>
+      </c>
+      <c r="E238" t="s">
+        <v>762</v>
+      </c>
+      <c r="F238" t="s">
+        <v>91</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H238" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>848</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>268</v>
+      </c>
+      <c r="D239" t="s">
+        <v>761</v>
+      </c>
+      <c r="E239" t="s">
+        <v>762</v>
+      </c>
+      <c r="F239" t="s">
+        <v>110</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H239" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>851</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>272</v>
+      </c>
+      <c r="D240" t="s">
+        <v>761</v>
+      </c>
+      <c r="E240" t="s">
+        <v>762</v>
+      </c>
+      <c r="F240" t="s">
+        <v>639</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H240" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>854</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>276</v>
+      </c>
+      <c r="D241" t="s">
+        <v>761</v>
+      </c>
+      <c r="E241" t="s">
+        <v>762</v>
+      </c>
+      <c r="F241" t="s">
+        <v>110</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H241" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>857</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>280</v>
+      </c>
+      <c r="D242" t="s">
+        <v>761</v>
+      </c>
+      <c r="E242" t="s">
+        <v>762</v>
+      </c>
+      <c r="F242" t="s">
+        <v>639</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H242" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>860</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>284</v>
+      </c>
+      <c r="D243" t="s">
+        <v>761</v>
+      </c>
+      <c r="E243" t="s">
+        <v>762</v>
+      </c>
+      <c r="F243" t="s">
+        <v>639</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H243" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>863</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>288</v>
+      </c>
+      <c r="D244" t="s">
+        <v>761</v>
+      </c>
+      <c r="E244" t="s">
+        <v>762</v>
+      </c>
+      <c r="F244" t="s">
+        <v>110</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H244" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>866</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>293</v>
+      </c>
+      <c r="D245" t="s">
+        <v>761</v>
+      </c>
+      <c r="E245" t="s">
+        <v>762</v>
+      </c>
+      <c r="F245" t="s">
+        <v>867</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H245" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>870</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>298</v>
+      </c>
+      <c r="D246" t="s">
+        <v>761</v>
+      </c>
+      <c r="E246" t="s">
+        <v>762</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H246" t="s">
+        <v>871</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>