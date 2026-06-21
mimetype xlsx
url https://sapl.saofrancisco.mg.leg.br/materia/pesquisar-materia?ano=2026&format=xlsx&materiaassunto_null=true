--- v1 (2026-05-06)
+++ v2 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1968" uniqueCount="872">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2752" uniqueCount="1183">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -363,63 +363,258 @@
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/991/projeto_de_lei_no_23-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir protocolo de atendimento prioritário a estudantes da rede pública de ensino em decorrência de incidentes ocorridos no ambiente escolar, no âmbito do Município de São Francisco, Minas Gerais.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ramiro da Colônia (Ramiro Ferreira Lima)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/pl_24_2026_calendario_oficial_cavalgada_tinguis.pdf</t>
   </si>
   <si>
-    <t>Inclui evento no Calendário Oficial do Município de São Francisco - Minas Gerais.</t>
+    <t>Inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Cavalgada Nei Pandeiro e João Pedro.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_completo.pdf</t>
   </si>
   <si>
-    <t>Altera a Lei Municipal Nº. 3423 de 28 de março de 2023 e anexos e dá outras providências.</t>
+    <t>Altera a Lei Municipal nº 3.423, de 28 de março de 2023, e anexos, concedendo reajuste de 14,96% sobre os vencimentos iniciais da carreira dos Professores da Educação Básica e Especialistas da Educação Básica do Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_altera_lei_no._3364.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 5º da Lei Municipal nº 3.364, de 20 de abril de 2022, que dispõe sobre a apreensão de animais de grande porte em estado de soltura, no Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_completo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aplicação das disposições constantes no art. 37, X, da Constituição Federal, relativo à recomposição salarial dos servidores públicos do Município de São Francisco, Minas Gerais, referente às perdas inflacionárias acumuladas nos exercícios de 2021, 2022 e 2023, no percentual de 17,40%.</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Daniel Rocha (Daniel Fonseca Rocha)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1033/pl_28_2028_denominacao_logradouro_raulino_neves.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração de denominação de logradouro público no Bairro Centro - Rua Raulino Neves (atual Rua Euclides Mendonça).</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/projeto_de_lei_no_29-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Atenção Integral à Saúde da Mulher no Climatério e na Menopausa no Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/pl_30_2026_utilidade_publica_associacao_quilombola_lontra.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública municipal a Associação Quilombola de Lontra.</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/pl_no_31-2026_-_calendario_oficial_de_eventos_assinado1.pdf</t>
+  </si>
+  <si>
+    <t>Inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Cavalgada Comitiva MR na Comunidade Santa Helena.</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/pl_no_32-2026_-_calendario_oficial_de_eventos_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Festa do Peixe na Comunidade Vila Baiana.</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/pl_no_33-2026_-_calendario_oficial_de_eventos_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Festa São Luiz Gonzaga na Comunidade Canabrava.</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/projeto_de_lei_no._013.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a doação de bem imóvel público municipal ao Estado de Minas Gerais, com encargos e cláusula de reversão, situado na Rua Padre Beno, Bairro Sagrada Família, para regularização da propriedade da Escola Estadual Sagrada Família.</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/projeto_de_lei__no._012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre reconhecimento de dívida – W e F Fonseca Auto Peças LTDA, CNPJ nº 12.979.756/0001-03.</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/pl_no_36-2026_-_alteracao_da_lei_calendario_oficial_de_eventos_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.812, de 05 de março de 2013, que inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Festa do Peixe da Comunidade de Boca do Rio/Vila dos Baianos, no Distrito do Retiro.</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/pl_no_37-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de suínos por pequenos produtores rurais no Município de São Francisco, Minas Gerais, estabelece medidas de controle sanitário e veda o abate clandestino de animais destinados ao consumo humano.</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/pl_37.pdf</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/projeto_de_lei_no_39-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação de informações relativas às obras públicas municipais por meio de Código QR (QR Code), visando à ampliação da transparência e do controle social no Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/projeto_completo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a adesão e ratifica o ingresso do Município de São Francisco no Consórcio Interfederativo Minas Gerais (CIMINAS), nos termos da Lei Federal nº 11.107/2005, e dá outras providências “.</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/projeto_completo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a filiação institucional do Município de São Francisco à Associação dos Municípios Integrados Minas Gerais (AMIMG), autoriza o repasse de contribuição associativa e dá outras providências.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/778/pres_01_2026_filiacao_amcm_1-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação desta Câmara Municipal à Associação para a Mobilização e União das Câmaras Municipais de Minas Gerais – AMCM e dá outras providências.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/815/pres_02_2026_criacao_de_vagas_de_assessor_assinado-1.pdf</t>
   </si>
   <si>
     <t>Cria vagas para o cargo de Assessor Parlamentar no âmbito do Poder Legislativo Municipal.</t>
   </si>
@@ -429,105 +624,138 @@
   <si>
     <t>Daniel Rocha (Daniel Fonseca Rocha), Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/862/projeto_de_resolucao_no_3-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária do Município de São Francisco, Minas Gerais, à Senhora Fernanda Mara de Oliveira Macedo Carneiro Pacobahyba.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>Walderiz Leitão (Walderiz Vieira Leitão), Adelson Galã (José Adelson Ferreira Neves), Geraldo Quilombola (Geraldo Silva Santos)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/890/projeto_de_resolucao_no_4-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de São Francisco, Minas Gerais, ao Senhor Doutor Thiago Alves Rosa dos Reis.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino)</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/938/projeto_de_resolucao_nc2ba_5-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de São Francisco, Minas Gerais ao Padre Ismael Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/939/projeto_de_resolucao_no_6-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária do Município de São Francisco, Minas Gerais à Senhora Deputada Andréia de Jesus Silva.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/973/pres_07_2026_cidada_honoraria_xacriaba.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã honorária do município de São Francisco-MG à senhora Célia Xacriabá e dá outras providências.</t>
   </si>
   <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/resolucao_08_2026_criacao_de_vaga_de_servente-1.pdf</t>
+  </si>
+  <si>
+    <t>Cria duas vagas de cargo efetivo de Servente (Auxiliar de Copa, Cozinha e Limpeza) no quadro de pessoal da Câmara Municipal de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/pres_09_2026_lgpd-1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da Lei Federal nº 14.129, de 29 de março de 2021, e institui a Política Municipal de Governo Digital no Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/pres_10_2026_plano_de_carreira.pdf</t>
+  </si>
+  <si>
+    <t>Institui o plano de carreira e vencimentos dos servidores da Câmara Municipal de São Francisco, Estado de Minas Gerais e dá outras providências</t>
+  </si>
+  <si>
     <t>829</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Daniel Rocha (Daniel Fonseca Rocha), Professora Géssica (Géssica Braga de Almeida), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/829/emenda_01_2026_limite_diarias.pdf</t>
   </si>
   <si>
     <t>Suprime o § 3º do art. 4º do Projeto de Lei nº 03/2026, que altera a Lei Municipal nº 3.611/2025, preservando a natureza indenizatória das diárias e a conformidade com os princípios da razoabilidade, moralidade e responsabilidade fiscal.</t>
   </si>
   <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/emenda_aditiva_02_2026_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta os §§ 6º, 7º e 8º ao art. 39 do Projeto de Lei de Diretrizes Orçamentárias do Município de São Francisco, Minas Gerais, para garantir a revisão geral anual, reajuste e recomposição salarial dos servidores públicos municipais.</t>
+  </si>
+  <si>
     <t>772</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
-  </si>
-[...1 lines deleted...]
-    <t>Daniel Rocha (Daniel Fonseca Rocha)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/772/indicacao_no_01-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, viabilize, com a maior brevidade possível, a destinação de um veículo zero quilômetro ao Lar dos Idosos (Asilo) do município, com a finalidade de realizar o transporte dos idosos para atendimentos hospitalares, consultas médicas e demais necessidades, assegurando maior conforto, segurança e dignidade aos usuários da instituição.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/773/indicacao_nc2ba_02-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie, a realização de manutenção e melhorias, incluindo patrolamento e cascalhamento, nas seguintes estradas rurais do Município:_x000D_
 I – Estrada rural que se inicia na Comunidade de Espinheiro, passando pelas comunidades de Croá, Brejo, Barriguda e finalizando na Comunidade de Furadinho;_x000D_
 II – Estrada rural que se inicia na Comunidade de Furadinho, passando pelas comunidades de Barra do Morro e Santa Rita, com término na Comunidade de Tendinha;_x000D_
 III – Estrada rural que se inicia na Fazenda de Chicão de Noca, passando pelo Quilombo Benedito Costa e pela Comunidade de Santa Cecília, finalizando na residência do Sr. Ninha, na estrada de Angical;_x000D_
 IV – Estrada rural que se inicia na Granja Primavera, passando pelas comunidades de Varginha, Furado do Carro, Arrozal, Tabocas, Angical, Angical de Cima, finalizando na Comunidade de Lagoinha.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/774/indicacao_nc2ba_03-2026_assinado.pdf</t>
@@ -727,240 +955,192 @@
   <si>
     <t>Professora Géssica (Géssica Braga de Almeida), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Dil Ferreira (José Adilson Ferreira da Silva), Geraldo Quilombola (Geraldo Silva Santos), Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/816/indicacao_no_24-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, encaminhe a esta Casa Legislativa Projeto de Lei que estabeleça a jornada de trabalho de 30 (trinta) horas semanais para os profissionais da Educação Infantil.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>Professora Géssica (Géssica Braga de Almeida), Geraldo Quilombola (Geraldo Silva Santos)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/817/indicacao_no_25-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, encaminhe a esta Casa Legislativa Projeto de Lei que assegure o pagamento do piso salarial nacional aos profissionais do magistério, bem como a recomposição das perdas inflacionárias a todos os servidores da educação, promovendo, ainda, a atualização da tabela de vencimentos, de forma a garantir que nenhum servidor da educação, incluindo os Auxiliares de Serviços da Educação Básica (ASEBs), perceba remuneração inferior ao salário mínimo vigente.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_no_26-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie o recapeamento asfáltico das seguintes vias e logradouros públicos: Rua Cassiano José Vieira, Rua Aldair Santana, Rua Turíbio Mendonça, Rua Francisco Mendonça, Rua Tarcísio Generoso, Rua João Pitangui, Rua João Maynart, Rua Hilda Pinto, Rua Américo Ferraz, Rua Astolfo Caetano, Rua Brasiliano Braz, Rua Leovegildo de Narciso, bem como da Praça do Pescador e Praça Manoel Clemente.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_no_27-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie o recapeamento asfáltico da Avenida Brasília de Minas.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/831/indicacao_28_2026_ponte.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a construção de ponte de concreto na estrada vicinal de acesso ao Retiro do Morro, nas proximidades da propriedade do Sr. “Quim”, no Município de São Francisco (MG).</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_no_29-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, promova a reforma e ampliação do PSF do bairro Bandeirantes, visando à melhoria da infraestrutura física, à adequação dos espaços às normas sanitárias vigentes.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/833/indicacao_no_30-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, viabilize a doação de área/terreno destinado à construção de um novo cemitério no município, em razão da inexistência de espaço físico suficiente nos cemitérios atualmente existentes, os quais se encontram em situação de superlotação.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/834/indicacao_no_31-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie a construção de uma rotatória na Rua Dom Pedro de Alcântara, esquina com a Rua da Caixa D’Água, nas imediações da Praça das Quadras, localizada no Bairro Aparecida.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/835/indicacao_no_32-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a construção de dois redutores de velocidade (quebra-molas) na Avenida Perimetral, nas proximidades do PSF do Bairro Sobradinho</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/836/indicacao_no_33-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a demolição da caixa d’água localizada no canteiro central da Avenida Montes Claros.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/837/indicacao_no_34-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie a manutenção e a execução de melhorias nas estradas rurais, com serviços de cascalhamento, no trecho que compreende a comunidade de Araçá até o povoado do Retiro, bem como nas comunidades de Porfia, Barreiras dos Índios e Moquém.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/838/indicacao_no_35-2026-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie a construção de redutores de velocidade (quebra-molas), na Rua Ismar Mendonça; na Rua Zezé Generoso, em frente à Igreja Católica São Vicente de Paulo, localizada no bairro Vila Vicentina; e na Rua Izídia Correia Cruz, em frente à residência da Sra. Lecy.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/839/indicacao_no_36-2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie a construção de redutor de velocidade (quebra-molas), devidamente sinalizado, na Rua Xacriabás, nas proximidades da Escola Jacinto Magalhães.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/846/indicacao_37_2026_calcamento_assinado_1.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas as providências necessárias para calçamento das ruas Major Licínio, Antônio Coutinho, Hermita Mendonça e Lourenço de Carvalho, entre os bairros Jardim Regalito e Aparecida.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/847/indicacao_no_38-2026_-_walderiz_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a construção de um redutor de velocidade (quebra-molas) no cruzamento da Rua São Romão com a Rua Astolfo Caetano, em frente à praça pública municipal, bem como a construção de outro redutor de velocidade na Rua São Romão, construção de dois redutores de velocidade (quebra-molas) na Avenida Oscar Caetano Gomes e na Rua Odilon Barbosa.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>Walderiz Leitão (Walderiz Vieira Leitão), Dil Ferreira (José Adilson Ferreira da Silva), Geraldo Quilombola (Geraldo Silva Santos), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/848/indicacao_no_39-2026_-_walderiz_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, promova estudos técnicos e financeiros visando à elaboração e implementação de um plano permanente de negociação para recomposição salarial anual dos servidores públicos municipais, observadas as disposições constitucionais, a legislação orçamentária vigente e os limites estabelecidos pela Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>Walderiz Leitão (Walderiz Vieira Leitão), Geraldo Quilombola (Geraldo Silva Santos)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/849/indicacao_no_40-2026_-_walderiz_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, considere, ao elaborar o edital do concurso público previsto para ocorrer no município, a possibilidade de que o curso de pós-graduação de especialização no campo das Águas e das Florestas, fornecido pelo próprio município a toda a rede municipal, e destinado a profissionais que atuarão em escolas do campo, seja reconhecido como critério de pontuação ou vantagem para os cargos da área de Educação. O referido curso possui enfoque na cultura local, permitindo aos educadores trazer para o ambiente escolar práticas, conhecimentos e vivências das comunidades rurais, enriquecendo o processo educativo e valorizando a identidade cultural do campo.</t>
   </si>
   <si>
     <t>855</t>
-  </si>
-[...1 lines deleted...]
-    <t>41</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_41_2026_-_quadra_retiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que promova a reforma da quadra poliesportiva do Povoado do Retiro.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/856/indicacao_42_2026_patrolamento.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, que, por intermédio do departamento competente, seja realizado, com a máxima urgência, o patrolamento e encascalhamento da Rua “A” e da Rua “C”, nos trechos que circundam as duas áreas do cemitério São Judas Tadeu no São Cristóvão</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>43</t>
   </si>
@@ -1815,50 +1995,485 @@
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_no_110_-_2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, adote as providências necessárias para encaminhar a esta Casa Legislativa projeto de lei que estabeleça a carga horária semanal de 30 (trinta) horas para os cargos de nutricionista e psicólogo, em conformidade com o último concurso público realizado pelo Município, promovendo a devida equiparação funcional e remuneratória.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_111-_2026_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a realização de operação tapa-buracos nas Ruas 16 e 18, localizadas no bairro Eldorado, bem como promova a devida regularização da Rua Antônio Coutinho, situada no bairro Regalito, nas proximidades do Colégio Jacinto, com a retirada de pedras e entulhos deixados após a passagem de maquinário, uma vez que a via se encontra intransitável e tem ocasionado acidentes com veículos, garantindo, assim, condições adequadas de trafegabilidade.</t>
   </si>
   <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>Ivan Contador (Ivan Pereira dos Reis)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1019/indicacao_112_2026_quebra-mola.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que promova, através do departamento competente a construção de redutor de velocidade (quebra-molas ou lombada) e sinalização do cruzamento da rua João Gangana e Minervino Maynart.</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1021/indicacao_113_2026_tapa_buraco.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que por meio do setor competente, promova, com a máxima urgência a execução de operação tapa-buracos rua Frei Miguel, no bairro Sagrada Família que se encontram em estado crítico de trafegabilidade</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1022/indicacao_114_2026_reforma_praca_bandeirante.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que promova, por intermédio do departamento competente, a reforma integral da Praça do Bairro Bandeirantes, contemplando a revitalização de todas as suas instalações e espaços destinados às atividades esportivas e de lazer.</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>Delvan da Jibóia (José Delvan Caíres da Silva)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1023/indicacao_115_2026_usinas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a necessidade de doação de usina de geração de energia solar fotovoltaica destinada ao atendimento dos poços artesianos nas Comunidades de Descansador, Vargem de Casa, Prateada, Grota Funda, Jenipapo e Santana do São Francisco, situadas na zona rural deste Município.</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1024/indicacao_116_2026_reforma_estradas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal,que determine ao departamento competente a adoção das providências necessárias para a manutenção e reparo das estradas vicinais que interligam as Comunidades de Barreiro das Cabaceiras, Olho d´agua dos Porcos, Água Branca, Prateada, Lagoa das Canoas, Jenipapo, Mocambo e estrada da Jiboia para o asfalto.</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_17_2026_desvio_ponte_tinguis_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, Sr. MIGUEL PAULO SOUZA FILHO, que o Poder Executivo  determine ao departamento competente a adoção das providências cabíveis para fazer o desvio da estrada para construção da ponte situada na estrada que dá acesso à Comunidade Tinguis, a fim de restabelecer, com segurança, o tráfego de veículos e pessoas pelo local.</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1026/indicacao_118_2026_tapa_buraco_lapinha.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, Sr. MIGUEL PAULO SOUZA FILHO, que o Poder Executivo, por meio do setor competente, promova, com a máxima urgência a execução de operação tapa-buracos rua Vereador Carlos Afonso e demais logradouros do bairro Lapinha, que se encontram em estado crítico de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>Dil Ferreira (José Adilson Ferreira da Silva), Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_no_119-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a reforma da quadra poliesportiva do Bairro Morada do Sol, incluindo a recuperação da estrutura física, troca da tela do alambrado, pintura geral, manutenção da iluminação e demais reparos necessários para garantir melhores condições de uso à comunidade.</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_no_120-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a construção de redutor de velocidade (quebra-molas), acompanhado da devida sinalização, na Rua José Oliveira Cardoso, localizada no Bairro Funcionários.</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao_no_121-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie, com urgência, a realização de melhorias e manutenção nas estradas vicinais das comunidades de São José, João de Veríssimo e Lagoa Grande, incluindo a instalação de manilhas, tendo em vista que as vias se encontram em condições precárias e, em alguns trechos intransitáveis.</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/indicacao_no_122-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie, com urgência, a realização de melhorias nas estradas vicinais, com operação tapa-buracos e cascalhamento, no trecho que se inicia nas proximidades da residência do senhor Zé de Coca até a Fazenda Vila Baiana, bem como no trecho compreendido entre o Rancho Aladin até a residência do senhor Joaquim, sentido Vila Baiana.</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/indicacao_no_123-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, promova a reforma completa da quadra poliesportiva da comunidade do Travessão, visando garantir mais segurança, acessibilidade, conforto e melhores condições de uso para a população.</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/indicacao_no_124-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da comissão organizadora do concurso público, avalie a possibilidade de retificação do edital para inclusão de pontuação por títulos e qualificações acadêmicas aos cargos da área da educação, especialmente professores, visando à valorização da formação continuada e da qualificação profissional.</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>Chertim (Chartier Fraga Nascimento)</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/indicacao_125_2026_limpeza_lagoinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização urgente de serviços de limpeza, revitalização e manutenção da lagoinha localizada na região central da cidade, entre a Avenida Dom Pedro de Alcântara, Avenida Olegário Maciel e a Praça Renato Azeredo.</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/indicacao_no_126-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, promova a construção da “Praça da Bíblia” no Município, destinada à realização de encontros religiosos, proporcionando um espaço público de integração social, espiritual e comunitária.</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_no_127-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a instalação de bebedouro e longarina no PSF da Comunidade do Pau Dóleo, com o objetivo de proporcionar melhores condições de atendimento e acolhimento aos usuários da unidade de saúde.</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/indicacao_no_128-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, promova a reforma geral e a ampliação do ponto de apoio da Comunidade Vila Baiana, contemplando as melhorias estruturais necessárias, inclusive a construção e adequação de banheiros, de modo a garantir condições adequadas para o funcionamento das ações e dos serviços de saúde desenvolvidos na localidade, tais como atendimentos médicos e de enfermagem, campanhas de vacinação e demais atividades da Atenção Primária à Saúde.</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/indicacao_no_129-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a reforma, revitalização e adequada estruturação da academia ao ar livre localizada na Praça da Comunidade do Pau Dóleo.</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/indicacao_130_2026_faixa_elevada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de faixas elevadas para travessia de pedestres em diversas vias do Bairro Bandeirantes, visando à redução da velocidade dos veículos e ao aumento da segurança viária.</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/indicacao_131_2026_pavimentacao_asfaltica.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de pavimentação asfáltica na Rua Astrogildo Rodrigues Cardoso, localizada no Bairro Jardim Milena, visando à melhoria da infraestrutura urbana, da mobilidade e da qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/indicacao_no_132-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a instalação de dois banheiros químicos em cada margem do rio, nas proximidades da travessia da balsa, garantindo melhores condições de higiene e dignidade aos usuários que aguardam e utilizam diariamente o serviço de transporte fluvial.</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/indicacao_no_133-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a pavimentação asfáltica das Ruas G e H, localizadas no Bairro Sagrada Família, proporcionando melhores condições de tráfego, acessibilidade e segurança aos moradores e demais usuários das referidas vias públicas.</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/indicacao_no_134-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a pavimentação asfáltica das Ruas A e B, localizadas no Bairro Mirante, proporcionando melhores condições de mobilidade urbana, segurança e acessibilidade.</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/indicacao_no_135-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a continuidade da pavimentação asfáltica da Rua João Otto, localizada no Bairro Sagrada Família, contemplando o trecho ainda não pavimentado da via.</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/indicacao_no_136-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie o patrolamento da Rua Ministro Alkmin, localizada no Bairro Funcionário, com a finalidade de promover a manutenção e recuperação das condições de trafegabilidade da via.</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_no_137-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio dos órgãos competentes e em articulação com a concessionária responsável pelo serviço de travessia fluvial, adote as medidas administrativas necessárias para assegurar a inclusão dos ônibus do transporte coletivo intramunicipal entre as prioridades de embarque nas balsas que operam no território do Município de São Francisco.</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_no_138-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja submetida à apreciação da Mesa Diretora a seguinte indicação: A elaboração de Projeto de Resolução visando instituir a "Medalha de Mérito Legislativo", destinada a homenagear pessoas físicas ou jurídicas que tenham se destacado por relevantes serviços prestados ao Município de São Francisco, tornando-se merecedoras de especial distinção e reconhecimento pelo Poder Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/indicacao_no_139-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, a adoção de medidas para destinar, aos domingos, uma área específica do Aterro para a prática de atividades esportivas e de lazer, com restrição temporária da circulação de veículos no local, mediante o fechamento dos acessos necessários e a adequada sinalização da área.</t>
+  </si>
+  <si>
+    <t>1101</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_no_140-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a pavimentação asfáltica da Rua Belo Horizonte, no trecho compreendido entre o Memorial Bom Pastor e a residência do Senhor Zé Luiz, localizada no Distrito de Vila do Morro.</t>
+  </si>
+  <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_no_141-2026_-_walderiz_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a reforma da Escola Municipal José Vieira Raposo, localizada na comunidade de Barreira dos Angicos, mediante a execução de serviços de manutenção, recuperação e adequação da infraestrutura física da unidade escolar, visando proporcionar melhores condições de ensino, aprendizagem e segurança para alunos, professores e demais servidores.</t>
+  </si>
+  <si>
+    <t>1103</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_no_142-2026_-_walderiz_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, em articulação com os órgãos ambientais, a Marinha e demais órgãos responsáveis, realize estudos técnicos e adote as providências necessárias para viabilizar a abertura de um novo porto para travessia de balsa ou, alternativamente, a disponibilização de mais uma embarcação para operação no transporte de veículos, visando ampliar a capacidade de atendimento da travessia e melhorar a mobilidade da população e dos usuários da via.</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_no_143-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a reconstrução de um coreto na Praça Centenária, com o objetivo de promover a valorização do patrimônio histórico, cultural e urbanístico do Município, bem como contribuir para o embelezamento e a preservação estética daquele importante espaço público.</t>
+  </si>
+  <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_144_2026_tapa_buraco.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que por meio do setor competente, promova, com a máxima urgência a execução de operação tapa-buracos nas ruas do Bairro Jardim Graziela, especialmente no entorno da Praça e próximo à orla do rio.</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_145_2026_cobertura_quadra.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que por meio do setor competente, promova, com a máxima urgência a cobertura da quadra do Bairro Jardim Graziela.</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>Secretaria Jurídica - SEJ</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_no_146-2026_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, reveja os critérios de concessão de preferência na travessia da balsa previstos na legislação municipal. Sugere-se que os veículos oficiais da saúde de outros municípios e aqueles destinados ao transporte de pacientes em tratamento de hemodiálise, micro-ônibus e demais meios de transporte coletivo, já tenham a liberação de preferência. Quanto aos veículos de passeio, recomenda-se que a concessão da prioridade esteja condicionada à apresentação de declaração ou autorização emitida pela Secretaria Municipal de Saúde competente, contendo o nome do paciente, destino do tratamento e demais informações necessárias para a correta identificação.</t>
+  </si>
+  <si>
     <t>784</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/784/requerimento_no_01-2026_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: informações detalhadas acerca do andamento dos procedimentos licitatórios referentes às obras da Unidade Básica de Saúde (UBS) do bairro Eldorado, bem como esclarecimentos sobre o andamento das obras das UBS da comunidade Bom Jardim da Prata e da Comunidade do Angical.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/808/requerimento_02_2026_caixa.pdf</t>
   </si>
   <si>
     <t>Requer a convocação de representante da Caixa Econômica Federal para prestar esclarecimentos acerca das negativas de financiamento habitacional nos distritos do Município de São Francisco–MG.</t>
   </si>
   <si>
     <t>818</t>
@@ -1914,134 +2529,173 @@
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/926/requerimento_no_07-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Que seja encaminhada a esta Casa Legislativa a prestação de contas referente à contratação da empresa responsável pela realização de vistoria técnica destinada à avaliação das condições de periculosidade e insalubridade dos servidores públicos municipais, bem como o envio do respectivo laudo técnico elaborado.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>Walderiz Leitão (Walderiz Vieira Leitão), Adelson Galã (José Adelson Ferreira Neves), Arlen Kexedé (Árlen Aparecido Durães de Aquino), Geraldo Quilombola (Geraldo Silva Santos)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/949/requerimento_no_08-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE:_x000D_
 I) O envio de cópia da tabela salarial referente ao concurso público realizado no ano de 2002, contemplando todos os cargos de servidores, em especial os ocupantes do cargo de Auxiliar de Serviços da Educação Básica (ASB);_x000D_
 II) Esclarecimentos acerca da atual defasagem salarial dos servidores da educação, especialmente dos ASBs, cujo vencimento encontra-se atualmente fixado em aproximadamente R$ 1.466,00 (mil quatrocentos e sessenta e seis reais), valor inferior ao salário mínimo vigente, mesmo diante da existência de recursos oriundos do FUNDEB destinados à valorização dos profissionais da educação;_x000D_
 III) Justificativa quanto à diferença verificada ao se comparar o vencimento atualmente pago aos servidores em exercício com aquele previsto no edital do concurso público em andamento no ano de 2026, que estabelece, para o cargo de ASB, com carga horária de 30 (trinta) horas semanais, o valor de R$ 1.621,00 (mil seiscentos e vinte e um reais), correspondente ao salário mínimo nacional, situação que evidencia a necessidade de recomposição salarial, a fim de assegurar a observância do piso mínimo legal e a devida valorização dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/952/requerimento_no_09-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitam a convocação do Sr. Ronaldo Alves da Silva, servidor público municipal e ocupante do cargo de Secretário Municipal de Administração e Finanças, a fim de prestar esclarecimentos, perante esta Casa Legislativa, acerca dos assuntos abaixo especificados.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/954/requerimento_no_10-2026_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Informações e esclarecimentos acerca das constantes inconsistências e oscilações no fornecimento de energia elétrica no Município, bem como sobre eventuais medidas já adotadas pela Administração Municipal, em conjunto com a CEMIG, visando à apuração e solução dos problemas relatados, considerando os impactos diretos aos consumidores e à prestação dos serviços públicos essenciais.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/962/requerimento_11_2026_informacoes_apreensao_animais.pdf</t>
   </si>
   <si>
     <t>Requerimento. Convocação de responsáveis pelo recolhimento de animais soltos em vias públicas. Prestação de esclarecimentos à Câmara Municipal. Interesse público e proteção à coletividade.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_12_2026_informacoes_pagamento_ubs.pdf</t>
   </si>
   <si>
     <t>Requerimento. Solicitação de informações ao Poder Executivo. Cronograma de pagamento das obras das Unidades Básicas de Saúde das comunidades do Angical e Bom Jardim da Prata. Fiscalização da aplicação de recursos públicos.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>Chertim (Chartier Fraga Nascimento)</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/974/requerimento_13_2025_contratados_assinado.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal de São Francisco, que apresente a relação de cargos comissionados e contratados do Hospital Municipal Dr. Brício de Castro Dourado, com respectivas atribuições.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/975/requerimento_14_informacoes_empresa_iptu.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo acerca da empresa terceirizada responsável pelos serviços de cálculo e lançamento do IPTU no Município de São Francisco.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/976/requerimento_15_2026_informacoes_festa.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações ao Poder Executivo acerca da origem dos recursos e dos valores destinados à realização do evento “São João no Parque” nos exercícios de 2024, 2025 e 2026.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/986/requerimento_16_2026_convocacao-1_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de convocação da Sra. Coordenadora de Recursos humanos, Maria Ivanete Ribeiro Rocha, para prestar esclarecimentos a respeito da retenção do IRRF separado por cargo, na mesma fonte pagadora.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/993/requerimento_no_17-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Sr. Miguel Paulo Souza Filho, Digníssimo Prefeito Municipal, solicitando: O envio a esta Casa Legislativa dos registros de ponto das servidoras Aliere Silva Veloso, médica da Estratégia Saúde da Família, lotada no PSF do Bairro Bandeirantes, e Raquel Leal Mota, Educadora Física, lotada na Unidade Promotora do Município.</t>
   </si>
   <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>CESP - Comissão Especial</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_no_18-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a convocação do Sr. João Hebber Gomes de Brito, Secretário Municipal de Cultura, Patrimônio Cultural, Turismo, Esporte e Lazer, para prestar esclarecimentos perante esta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/requerimento_19_2026_audiencia_publica_agua.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública na Comunidade Quilombola Buriti do Meio para discussão da grave crise de abastecimento de água enfrentada pelos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/requerimento_no_20-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício ao Sr. Miguel Paulo Souza Filho, Digníssimo Prefeito Municipal, solicitando: O envio a esta Casa Legislativa das seguintes informações relacionadas ao cumprimento da Lei Federal nº 13.722/2018 (Lei Lucas) no âmbito da rede municipal de ensino:_x000D_
+I – Relação nominal dos profissionais da educação que participaram de capacitação em noções básicas de primeiros socorros;_x000D_
+II – Identificação das unidades escolares em que os referidos profissionais se encontram lotados;_x000D_
+III – Datas de realização das capacitações;_x000D_
+IV – Cópia dos certificados expedidos aos participantes;_x000D_
+V – Identificação da empresa, instituição ou profissionais responsáveis pela realização dos cursos e treinamentos, com indicação das respectivas qualificações;_x000D_
+VI – Informação acerca da periodicidade das capacitações promovidas pelo Município e das medidas adotadas para assegurar o cumprimento da Lei Federal nº 13.722/2018.</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/requerimento_no_21_-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de Audiência Pública para discutir a extensão do abastecimento de água nas comunidades Santa Tereza, Lagoa Seca, Luar do Sertão e Sobradinho II, no âmbito do Programa Universaliza Minas.</t>
+  </si>
+  <si>
     <t>794</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Legislativo Municipal - LEGM</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento Hélio Alves de Almeida.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Alaíde Ribeiro de Queiróz.</t>
   </si>
   <si>
     <t>796</t>
@@ -2292,110 +2946,293 @@
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Domingos Gonçalves dos Santos.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Fábio Victor Facela.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza), Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Reinaldo Cordeiro de Araújo.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Senhora Josefa Pereira Silva.</t>
   </si>
   <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Thauane Vitória Ribeiro Costa.</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de "Zé Cabelo".</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Ednardo Francisco.</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/mocao_de_louvor_e_congratulacoes_-_denival_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE LOUVOR - Ao senhor Denival Rodrigues dos Santos, conhecido como "Feinho Locutor", pelo reconhecimento recebido na Sociedade Rural de São Francisco. "Feinho Locutor" é uma das vozes mais influentes do Norte de Minas. Sua trajetória valoriza a cultura local e leva o nome de São Francisco a diversas regiões do país.</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento da Senhora Eva de Fátima Duarte de Oliveira.</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Gilberto Alves dos Santos.</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>Chertim (Chartier Fraga Nascimento), Delvan da Jibóia (José Delvan Caíres da Silva), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Argemiro Rodrigues dos Santos (Sr. Miro da Jiboia).</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Luiz Mendes Ferreira.</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Manoel Clemente Ferreira (Né Ferreira).</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão), Johnny da Florestal (Joaquim Johnny Ruas)</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Emanoel dos Santos Nunes.</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Geraldo Quilombola (Geraldo Silva Santos), Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Heitor Demetrio Pereira.</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Inácio de Barros.</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/mocao_de_louvor_e_congratulacoes_-_diretor_ismael_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE LOUVOR ao diretor Ismaael Lopes Gonçalves, à secretária Francine Mendes Nobre e a toda a equipe das escolas municipais rurais, pelo trabalho de maestria realizado frente à educação rural do município. O reconhecimento se deve à extrema dedicação no atendimento a 19 unidades escolares, superando os desafios estruturais e logísticos, como as dificuldades de transporte para a visitação das escolas. Esse esforço contínuo para manter as instituições funcionando com excelência, demonstra um verdadeiro compromisso com o ensino público e representa uma grande conquista para a nossa comunidade rural.</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/mocao_de_repudio_-_cemig.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO à Companhia de Energia Elétrica de Minas Gerais (CEMIG) pelo grave descaso no fornecimento de energia no município, provocando constantes apagões e picos de tensão diários na comunidade de Vila do Morro e regiões rurais vizinhas. Essa ineficiência inaceitável tem causado sérios prejuízos aos moradores, resultando na queima frequente de eletrodomésticos e tanques de leite, mesmo em dias sem chuva. Além dos frequentes danos materiais, a falta de uma energia de qualidade ameaça o desenvolvimento econômico local, colocando em risco a atração de novas empresas e o progresso esperado com as recentes obras de infraestrutura, como a construção da nova ponte.</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR: pelo falecimento de Elpidio Rosa dos Santos (Elpidio da Água Branca)</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de José César Vieira de Souza.</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de José Barbosa da Silva (Zé Mãozinha).</t>
+  </si>
+  <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Warley Siqueira Barbosa.</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Adão Manoel Vieira.</t>
+  </si>
+  <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento Juarez Cardoso Gomes da Silva.</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima), Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Helena Alves dos Reis.</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Manoel Messias Ferreira de Oliveira.</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>Delvan da Jibóia (José Delvan Caíres da Silva), Adelson Galã (José Adelson Ferreira Neves), Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE LOUVOR a Amanda Júlia Alves Vieira, ex-colaboradora da Câmara Municipal de São Francisco, Minas Gerais, em reconhecimento à sua aprovação no concurso da Polícia Militar de Minas Gerais e à conquista no Curso de Formação de Sargentos.</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE LOUVOR aos artistas de São Francisco, Minas Gerais, na pessoa de Fábio Ramos, e a Secretaria de Obras e Infraestrutura, na pessoa do Secretário Júnior Marruaz, em reconhecimento ao trabalho artístico realizado na orla do município.</t>
+  </si>
+  <si>
     <t>883</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/883/veto_projeto_camara_salario.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei 6/2026, de 09 de fevereiro de 2026, que concede recomposição geral ao Prefeito, Vice-Prefeito e Secretários Municipais do Município de São Francisco, Minas Gerais.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/940/veto_projeto_projeto_de_lei_no_10_2026.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei nº 10/2026, que autoriza o Poder Executivo Municipal a restituir imóvel ao espólio dos doadores, representado por Maria Aparecida Mota Neves, e revoga a Lei Municipal nº 2.421, de 04 de setembro de 2007, no Município de São Francisco, Minas Gerais.</t>
   </si>
   <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/veto_ao_projeto_de_lei_no._023.pdf</t>
+  </si>
+  <si>
+    <t>Veto ao Projeto de Lei nº 23/2026, que autoriza o Poder Executivo Municipal a instituir protocolo de atendimento prioritário a estudantes da rede pública de ensino em decorrência de incidentes ocorridos no ambiente escolar, no Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/sao_francisco_-_razoes_de_veto_-_emenda_a_ldo_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto integral à Emenda Aditiva 02/2026, que altera o Projeto de Lei nº 20/2026, referente à Lei de Diretrizes Orçamentárias (LDO) para o exercício financeiro de 2027, por motivos de inconstitucionalidade, ilegalidade e contrariedade ao interesse público.</t>
+  </si>
+  <si>
     <t>821</t>
   </si>
   <si>
     <t>PRU</t>
   </si>
   <si>
     <t>Pedido de Regime de Urgência</t>
   </si>
   <si>
     <t>PLO 112/2025 - Considerando a natureza da demanda e a situação de prejuízo causado à particular por ação do Município, faz-se imperiosa a rápida tramitação e deliberação deste Projeto de Lei.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>PLO 113/2025 - A tramitação e aprovação célere deste Projeto de Lei são de crucial importância, e por isso, solicitamos que seja apreciado em regime de urgência, nos termos do Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>PLO 1/2026 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, farse-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>PLO 2/2026 - Do exposto, encaminho para deliberação desta respeitada Casa Legislativa a presente propositura de lei, contando com a respeitada aprovação, oportunidade em que REQUEIRO O REGIME DE URGÊNCIA, Conforme faculta e prevê a legislação vigente.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>Ivan Contador (Ivan Pereira dos Reis)</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/771/pedido_de_regime_de_urgencia_-_ivan_-_03-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>PLO 3/2026 - O Vereador infra-assinado, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>PLO 4/2026 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>PLO 5/2026 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, os Vereadores infraassinados, autores do Projeto de Lei nº 05/2026, requerem que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>PLO 6/2025 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, os Vereadores infraassinados, autores do Projeto de Lei nº. 06/2026, requerem que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
   </si>
   <si>
     <t>825</t>
@@ -2650,50 +3487,152 @@
     <t>992</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/992/pedido_de_regime_de_urgencia_-_pl_23-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>PLO 23/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>Secretaria Jurídica - SEJ, Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/994/pedido_de_regime_de_urgencia_-_requerimento_17-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>REQ 17/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>PLO 25/2026 - A justificativa da presente propositura é apresentada anexa, podendo inferir que está presente o relevante interesse público, bem como a urgência da matéria, razão pela qual pugno que a mesma tramite sob o REGIME DE URGÊNCIA e, após regular trâmite seja aprovada nos termos legais.</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1018/pedido_de_regime_de_urgencia_-_requerimento_18-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQ 18/2026 - O  Vereador infra-assinado, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>PLO 26/2026 - Diante da relevância e urgência da matéria, solicito que a mesma tramite sob REGIME DE URGÊNCIA, conforme faculta e permite o Regimento Interno desta Casa, sob lastro de disposição da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>PLO 27/2026 - Diante da relevância e urgência da matéria, solicito que a mesma tramite sob REGIME DE URGÊNCIA, conforme faculta e permite o Regimento Interno desta Casa, sob lastro de disposição da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/pedido_de_regime_de_urgencia_-_pl_31-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PLO 31/2026 - O Vereador infra-assinado, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/pedido_de_regime_de_urgencia_-_pl_32-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PLO 32/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/pedido_de_regime_de_urgencia_-_pl_33-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PLO 33/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/regime_de_urgencia_req_19_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQ 19/2026 - O Vereador infra-assinado, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>PRE 9/2026 - Nos termos do Art. 124, § 3º, VII do Regimento Interno, os Vereadores infraassinados, autores do Projeto de Resolução nº 09/2026, requerem que seja submetido ao plenário o presente pedido de regime de urgência para apreciar a referida proposição.</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/pedido_de_regime_de_urgencia_-_requerimento_20-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQ 20/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/pedido_de_regime_de_urgencia_-_pl_36-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PLO 36/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>PLO 35/2026 - Diante do exposto, solicito a essa Augusta Casa que confira ao projeto o regime de urgência que a matéria requer, em razão da necessidade de regularização da situação fiscal perante o credor e da preservação da credibilidade da Administração Pública Municipal.</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/pedido_de_regime_de_urgencia_-_requerimento_21-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQ 21/2026 - O Vereador infra-assinado, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>PLO 38/2026 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2997,56 +3936,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/768/projeto_de_lei_no._001_-_permuta_jiboia_ubs.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/769/projeto_de_lei_no._002_-_reversao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/770/pl_03_2026_projeto_diarias-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/785/pl_04_2026_recomposicao_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/786/pl_05_2026_recomposicao_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/787/pl_06_2026_recomposicao_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/790/projeto_de_lei_no._003_-_credito_especial_sec._agricultura_1-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_no._004_-_credito_especial_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/844/projeto_de_lei_no._005_-_fiscalizacao_das_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/845/projeto_de_lei_restituir_imovel_a_maria_aparecida_mota_neves.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/853/projeto_de_lei_no_11_-2026_-_gessica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/874/propositura_de_lei_no._006_instituindo_e_denominando_cemei_girassol_dourado_-_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/882/projeto_de_lei_no._007_-_abertura_de_credito1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/892/pl_14_2026_calendario_oficial_de_eventos_cavalgada_jardim.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/918/pl_no_15-2026_-_calendario_oficial_de_eventos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/931/pl_no_16-2026_-_calendario_oficial_de_eventos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/948/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/951/projeto_de_lei_no._008_-_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/961/pl_19_2026_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/971/projeto_de_lei_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/972/pl_21_2026_-_alteracao_denominacao_de_associacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/990/pl_22_2026_utilidade_publica_associacao_agricultores_varginha_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/991/projeto_de_lei_no_23-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/pl_24_2026_calendario_oficial_cavalgada_tinguis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_completo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/778/pres_01_2026_filiacao_amcm_1-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/815/pres_02_2026_criacao_de_vagas_de_assessor_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/862/projeto_de_resolucao_no_3-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/890/projeto_de_resolucao_no_4-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/938/projeto_de_resolucao_nc2ba_5-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/939/projeto_de_resolucao_no_6-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/973/pres_07_2026_cidada_honoraria_xacriaba.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/829/emenda_01_2026_limite_diarias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/772/indicacao_no_01-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/773/indicacao_nc2ba_02-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/774/indicacao_nc2ba_03-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/775/indicacao_nc2ba_04-2026_assinado_2_3.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/776/indicacao_no_05-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/777/indicacao_no_06-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/779/indicacao_no_07-2026_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/780/indicacao_no_08-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/781/indicacao_09_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/782/indicacao_10_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/783/indicacao_11_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/789/indicacao_no_12-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/802/indicacao_13_2026_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/803/indicacao_14_2026_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_15_2026_galeria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/805/indicacao_16_2026_recuperacao_de_estradas_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/806/indicacao_17_2026_recuperacao_de_ponte_2_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/807/indicacao_nc2ba_18-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/810/indicacao_no_19-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_no_20-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/812/indicacao_no_21-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/813/indicacao_no_22-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/814/indicacao_no_23-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/816/indicacao_no_24-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/817/indicacao_no_25-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_no_26-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_no_27-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/831/indicacao_28_2026_ponte.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_no_29-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/833/indicacao_no_30-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/834/indicacao_no_31-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/835/indicacao_no_32-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/836/indicacao_no_33-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/837/indicacao_no_34-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/838/indicacao_no_35-2026-_assinada.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/839/indicacao_no_36-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/846/indicacao_37_2026_calcamento_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/847/indicacao_no_38-2026_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/848/indicacao_no_39-2026_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/849/indicacao_no_40-2026_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_41_2026_-_quadra_retiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/856/indicacao_42_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/857/indicacao_43_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/859/indicacao_44_2026_recapeamento_bandeirante.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_45_2026_recapeamento_eldorado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_46_2026_recapeamento_retiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/865/indicacao_no_47-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/866/indicacao_nc2ba_48-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_no_49-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_no_50-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/869/indicacao_no_51-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/870/indicacao_no_52-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/871/indicacao_no_53-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/884/indicacao_no_54-2026_-_assiada.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/885/indicacao_no_55-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_no_56-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/887/indicacao_no_57-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/888/indicacao_no_58-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/889/indicacao_no_59-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/893/indicacao_no_60-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/894/indicacao_no_61-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/895/indicacao_no_62-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/896/indicacao_63_2026_pavimentacao_asfaltica_retiro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/897/indicacao_64_2026_pavimentacao_asfaltica_retiro_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/905/indicacao_65_2026_distribuicao_de_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/906/indicacao_no_66-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/907/indicacao_no_67-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/908/indicacao_nc2ba_68-_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/909/indicacao_69_2026_dentista_pau_d_c2_b4oleo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/910/indicacao_no_70-2026_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/911/indicacao_no_71-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/912/indicacao_no_72-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_no_73-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_74_2026_permuta.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_no_75-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/920/indicacao_no_76-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_no_77-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_no_78-2026_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/928/indicacao_no_79-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/929/indicacao_80_2026_manilhas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/930/indicacao_no_81-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/943/indicacao_82_2026_asa_ponte_piteira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/944/indicacao_83_2026_manilhas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/945/indicacao_nc2ba_84-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/946/indicacao_no_85-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/947/indicacao_no_86-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/956/indicacao_no_87-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/966/indicacao_88_2026_luminarias_retiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/967/inidicacao_89_2026_construcao_praca_sensorial.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_90_2026_logistica_motoristas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/979/inidicacao_91_2026_conselho_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/980/indicacao_92_2026_limpeza_vias.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/981/indicacao_93_2026_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/982/indicacao_94_2026_quebra-mola_ii.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/983/indicacao_no_95-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/985/indicacao_no_96-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_nc2ba_97-2026_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_no_98-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_no_99-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_no_100-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_no_101_-_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_no_102_-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_no_103-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_no_104-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1003/indicacao_no_105-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1006/indicacao_no_106-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_no_107_-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1009/indicacao_no_108-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1010/indicacao_no_109-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_no_110_-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_111-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/784/requerimento_no_01-2026_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/808/requerimento_02_2026_caixa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/818/requerimento_no_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/820/requerimento_04_2025_laudos_galerias.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/858/requerimento_05_2026_laudo_rua_sebastiao_jarbas.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/916/requerimento_no_06-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/926/requerimento_no_07-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/949/requerimento_no_08-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/952/requerimento_no_09-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/954/requerimento_no_10-2026_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/962/requerimento_11_2026_informacoes_apreensao_animais.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_12_2026_informacoes_pagamento_ubs.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/974/requerimento_13_2025_contratados_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/975/requerimento_14_informacoes_empresa_iptu.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/976/requerimento_15_2026_informacoes_festa.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/986/requerimento_16_2026_convocacao-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/993/requerimento_no_17-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/851/mocao_de_louvor_e_congratulacoes_-_arlen_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/852/mocao_de_louvor_e_congratulacoes_-_bianca_rocha_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/879/mocao_de_louvor_e_congratulacoes_-_jonas_bispo_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/880/mocao_de_louvor_e_congratulacoes_-_vanessa_dos_reis_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/883/veto_projeto_camara_salario.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/940/veto_projeto_projeto_de_lei_no_10_2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/771/pedido_de_regime_de_urgencia_-_ivan_-_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/788/pedido_de_regime_de_urgencia_-_requerimento_01-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/809/pedido_de_regime_de_urgencia_-_requerimento_02-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/819/pedido_de_regime_de_urgencia_-_requerimento_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/854/pedido_de_regime_de_urgencia_-_gessica_-_pl_11-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/863/pedido_de_regime_de_urgencia_-_daniel_-_projeto_de_resolucao_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/864/regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/891/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_04-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/899/pl_14_2025_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/917/pedido_de_regime_de_urgencia_-_requerimento_06-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/919/pedido_de_regime_de_urgencia_-_pl_15-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/927/pedido_de_regime_de_urgencia_-_requerimento_07-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/932/pedido_de_regime_de_urgencia_-_pl_16-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/941/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_05-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/942/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_06-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/950/pedido_de_regime_de_urgencia_-_requerimento_08-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/953/pedido_de_regime_de_urgencia_-_requerimento_09-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/955/pedido_de_regime_de_urgencia_-_requerimento_10-2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/964/regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/965/regime_de_urgencia_walderiz.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/977/regime_de_urgencia_req._14_2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/978/regime_de_urgencia_req._15_2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/987/req._no_16.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/988/req._no_13.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/992/pedido_de_regime_de_urgencia_-_pl_23-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/994/pedido_de_regime_de_urgencia_-_requerimento_17-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/768/projeto_de_lei_no._001_-_permuta_jiboia_ubs.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/769/projeto_de_lei_no._002_-_reversao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/770/pl_03_2026_projeto_diarias-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/785/pl_04_2026_recomposicao_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/786/pl_05_2026_recomposicao_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/787/pl_06_2026_recomposicao_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/790/projeto_de_lei_no._003_-_credito_especial_sec._agricultura_1-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_no._004_-_credito_especial_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/844/projeto_de_lei_no._005_-_fiscalizacao_das_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/845/projeto_de_lei_restituir_imovel_a_maria_aparecida_mota_neves.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/853/projeto_de_lei_no_11_-2026_-_gessica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/874/propositura_de_lei_no._006_instituindo_e_denominando_cemei_girassol_dourado_-_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/882/projeto_de_lei_no._007_-_abertura_de_credito1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/892/pl_14_2026_calendario_oficial_de_eventos_cavalgada_jardim.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/918/pl_no_15-2026_-_calendario_oficial_de_eventos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/931/pl_no_16-2026_-_calendario_oficial_de_eventos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/948/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/951/projeto_de_lei_no._008_-_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/961/pl_19_2026_denominacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/971/projeto_de_lei_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/972/pl_21_2026_-_alteracao_denominacao_de_associacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/990/pl_22_2026_utilidade_publica_associacao_agricultores_varginha_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/991/projeto_de_lei_no_23-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/pl_24_2026_calendario_oficial_cavalgada_tinguis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_completo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_altera_lei_no._3364.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1027/projeto_completo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1033/pl_28_2028_denominacao_logradouro_raulino_neves.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/projeto_de_lei_no_29-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/pl_30_2026_utilidade_publica_associacao_quilombola_lontra.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/pl_no_31-2026_-_calendario_oficial_de_eventos_assinado1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/pl_no_32-2026_-_calendario_oficial_de_eventos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/pl_no_33-2026_-_calendario_oficial_de_eventos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/projeto_de_lei_no._013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/projeto_de_lei__no._012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/pl_no_36-2026_-_alteracao_da_lei_calendario_oficial_de_eventos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/pl_no_37-2026_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/pl_37.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/projeto_de_lei_no_39-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/projeto_completo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/projeto_completo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/778/pres_01_2026_filiacao_amcm_1-1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/815/pres_02_2026_criacao_de_vagas_de_assessor_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/862/projeto_de_resolucao_no_3-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/890/projeto_de_resolucao_no_4-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/938/projeto_de_resolucao_nc2ba_5-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/939/projeto_de_resolucao_no_6-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/973/pres_07_2026_cidada_honoraria_xacriaba.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/resolucao_08_2026_criacao_de_vaga_de_servente-1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/pres_09_2026_lgpd-1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/pres_10_2026_plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/829/emenda_01_2026_limite_diarias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/emenda_aditiva_02_2026_ldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/772/indicacao_no_01-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/773/indicacao_nc2ba_02-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/774/indicacao_nc2ba_03-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/775/indicacao_nc2ba_04-2026_assinado_2_3.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/776/indicacao_no_05-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/777/indicacao_no_06-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/779/indicacao_no_07-2026_-_assinada_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/780/indicacao_no_08-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/781/indicacao_09_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/782/indicacao_10_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/783/indicacao_11_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/789/indicacao_no_12-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/802/indicacao_13_2026_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/803/indicacao_14_2026_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_15_2026_galeria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/805/indicacao_16_2026_recuperacao_de_estradas_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/806/indicacao_17_2026_recuperacao_de_ponte_2_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/807/indicacao_nc2ba_18-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/810/indicacao_no_19-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_no_20-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/812/indicacao_no_21-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/813/indicacao_no_22-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/814/indicacao_no_23-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/816/indicacao_no_24-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/817/indicacao_no_25-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_no_26-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_no_27-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/831/indicacao_28_2026_ponte.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_no_29-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/833/indicacao_no_30-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/834/indicacao_no_31-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/835/indicacao_no_32-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/836/indicacao_no_33-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/837/indicacao_no_34-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/838/indicacao_no_35-2026-_assinada.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/839/indicacao_no_36-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/846/indicacao_37_2026_calcamento_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/847/indicacao_no_38-2026_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/848/indicacao_no_39-2026_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/849/indicacao_no_40-2026_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_41_2026_-_quadra_retiro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/856/indicacao_42_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/857/indicacao_43_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/859/indicacao_44_2026_recapeamento_bandeirante.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_45_2026_recapeamento_eldorado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_46_2026_recapeamento_retiro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/865/indicacao_no_47-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/866/indicacao_nc2ba_48-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_no_49-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_no_50-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/869/indicacao_no_51-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/870/indicacao_no_52-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/871/indicacao_no_53-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/884/indicacao_no_54-2026_-_assiada.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/885/indicacao_no_55-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_no_56-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/887/indicacao_no_57-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/888/indicacao_no_58-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/889/indicacao_no_59-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/893/indicacao_no_60-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/894/indicacao_no_61-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/895/indicacao_no_62-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/896/indicacao_63_2026_pavimentacao_asfaltica_retiro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/897/indicacao_64_2026_pavimentacao_asfaltica_retiro_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/905/indicacao_65_2026_distribuicao_de_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/906/indicacao_no_66-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/907/indicacao_no_67-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/908/indicacao_nc2ba_68-_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/909/indicacao_69_2026_dentista_pau_d_c2_b4oleo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/910/indicacao_no_70-2026_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/911/indicacao_no_71-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/912/indicacao_no_72-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_no_73-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_74_2026_permuta.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_no_75-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/920/indicacao_no_76-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_no_77-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_no_78-2026_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/928/indicacao_no_79-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/929/indicacao_80_2026_manilhas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/930/indicacao_no_81-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/943/indicacao_82_2026_asa_ponte_piteira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/944/indicacao_83_2026_manilhas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/945/indicacao_nc2ba_84-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/946/indicacao_no_85-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/947/indicacao_no_86-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/956/indicacao_no_87-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/966/indicacao_88_2026_luminarias_retiro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/967/inidicacao_89_2026_construcao_praca_sensorial.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_90_2026_logistica_motoristas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/979/inidicacao_91_2026_conselho_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/980/indicacao_92_2026_limpeza_vias.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/981/indicacao_93_2026_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/982/indicacao_94_2026_quebra-mola_ii.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/983/indicacao_no_95-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/985/indicacao_no_96-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_nc2ba_97-2026_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_no_98-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_no_99-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_no_100-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_no_101_-_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_no_102_-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_no_103-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_no_104-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1003/indicacao_no_105-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1006/indicacao_no_106-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_no_107_-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1009/indicacao_no_108-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1010/indicacao_no_109-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_no_110_-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_no_111-_2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1019/indicacao_112_2026_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1021/indicacao_113_2026_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1022/indicacao_114_2026_reforma_praca_bandeirante.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1023/indicacao_115_2026_usinas_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1024/indicacao_116_2026_reforma_estradas_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_17_2026_desvio_ponte_tinguis_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1026/indicacao_118_2026_tapa_buraco_lapinha.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_no_119-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_no_120-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/indicacao_no_121-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/indicacao_no_122-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/indicacao_no_123-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/indicacao_no_124-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/indicacao_125_2026_limpeza_lagoinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/indicacao_no_126-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_no_127-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/indicacao_no_128-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/indicacao_no_129-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/indicacao_130_2026_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/indicacao_131_2026_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/indicacao_no_132-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/indicacao_no_133-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/indicacao_no_134-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/indicacao_no_135-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/indicacao_no_136-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_no_137-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_no_138-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/indicacao_no_139-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_no_140-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_no_141-2026_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_no_142-2026_-_walderiz_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_no_143-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_144_2026_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_145_2026_cobertura_quadra.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_no_146-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/784/requerimento_no_01-2026_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/808/requerimento_02_2026_caixa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/818/requerimento_no_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/820/requerimento_04_2025_laudos_galerias.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/858/requerimento_05_2026_laudo_rua_sebastiao_jarbas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/916/requerimento_no_06-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/926/requerimento_no_07-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/949/requerimento_no_08-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/952/requerimento_no_09-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/954/requerimento_no_10-2026_1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/962/requerimento_11_2026_informacoes_apreensao_animais.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_12_2026_informacoes_pagamento_ubs.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/974/requerimento_13_2025_contratados_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/975/requerimento_14_informacoes_empresa_iptu.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/976/requerimento_15_2026_informacoes_festa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/986/requerimento_16_2026_convocacao-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/993/requerimento_no_17-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_no_18-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/requerimento_19_2026_audiencia_publica_agua.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/requerimento_no_20-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/requerimento_no_21_-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/851/mocao_de_louvor_e_congratulacoes_-_arlen_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/852/mocao_de_louvor_e_congratulacoes_-_bianca_rocha_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/879/mocao_de_louvor_e_congratulacoes_-_jonas_bispo_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/880/mocao_de_louvor_e_congratulacoes_-_vanessa_dos_reis_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/mocao_de_louvor_e_congratulacoes_-_denival_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/mocao_de_louvor_e_congratulacoes_-_diretor_ismael_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/mocao_de_repudio_-_cemig.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/883/veto_projeto_camara_salario.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/940/veto_projeto_projeto_de_lei_no_10_2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/veto_ao_projeto_de_lei_no._023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/sao_francisco_-_razoes_de_veto_-_emenda_a_ldo_-_2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/771/pedido_de_regime_de_urgencia_-_ivan_-_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/788/pedido_de_regime_de_urgencia_-_requerimento_01-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/809/pedido_de_regime_de_urgencia_-_requerimento_02-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/819/pedido_de_regime_de_urgencia_-_requerimento_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/854/pedido_de_regime_de_urgencia_-_gessica_-_pl_11-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/863/pedido_de_regime_de_urgencia_-_daniel_-_projeto_de_resolucao_03-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/864/regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/891/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_04-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/899/pl_14_2025_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/917/pedido_de_regime_de_urgencia_-_requerimento_06-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/919/pedido_de_regime_de_urgencia_-_pl_15-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/927/pedido_de_regime_de_urgencia_-_requerimento_07-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/932/pedido_de_regime_de_urgencia_-_pl_16-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/941/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_05-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/942/pedido_de_regime_de_urgencia_--_projeto_de_resolucao_06-2026_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/950/pedido_de_regime_de_urgencia_-_requerimento_08-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/953/pedido_de_regime_de_urgencia_-_requerimento_09-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/955/pedido_de_regime_de_urgencia_-_requerimento_10-2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/964/regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/965/regime_de_urgencia_walderiz.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/977/regime_de_urgencia_req._14_2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/978/regime_de_urgencia_req._15_2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/987/req._no_16.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/988/req._no_13.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/992/pedido_de_regime_de_urgencia_-_pl_23-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/994/pedido_de_regime_de_urgencia_-_requerimento_17-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1018/pedido_de_regime_de_urgencia_-_requerimento_18-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/pedido_de_regime_de_urgencia_-_pl_31-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/pedido_de_regime_de_urgencia_-_pl_32-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/pedido_de_regime_de_urgencia_-_pl_33-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/regime_de_urgencia_req_19_2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/pedido_de_regime_de_urgencia_-_requerimento_20-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/pedido_de_regime_de_urgencia_-_pl_36-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/pedido_de_regime_de_urgencia_-_requerimento_21-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofrancisco.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H246"/>
+  <dimension ref="A1:H344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="216.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="158.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3701,5760 +4640,8308 @@
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H26" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>122</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="D27" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="F27" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>126</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>127</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H28" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>130</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D29" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>26</v>
+        <v>136</v>
       </c>
       <c r="D30" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>135</v>
+        <v>110</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>30</v>
+        <v>140</v>
       </c>
       <c r="D31" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>139</v>
+        <v>55</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H31" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>144</v>
       </c>
       <c r="D32" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>55</v>
+        <v>145</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H32" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>149</v>
       </c>
       <c r="D33" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="H33" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>153</v>
       </c>
       <c r="D34" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>150</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>151</v>
+        <v>55</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H34" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>157</v>
       </c>
       <c r="D35" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>157</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H35" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>160</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="D36" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H36" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>21</v>
+        <v>165</v>
       </c>
       <c r="D37" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="H37" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>26</v>
+        <v>169</v>
       </c>
       <c r="D38" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="H38" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>30</v>
+        <v>173</v>
       </c>
       <c r="D39" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="H39" t="s">
-        <v>171</v>
+        <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>176</v>
       </c>
       <c r="D40" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="H40" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="D41" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="H41" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>42</v>
+        <v>184</v>
       </c>
       <c r="D42" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="H42" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="E43" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="F43" t="s">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="H43" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="E44" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="F44" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="H44" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="E45" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="F45" t="s">
-        <v>73</v>
+        <v>196</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="H45" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="D46" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="E46" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="F46" t="s">
-        <v>55</v>
+        <v>200</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="H46" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="D47" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="E47" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="F47" t="s">
-        <v>68</v>
+        <v>145</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="H47" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="D48" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="E48" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="F48" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="H48" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="D49" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="E49" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="F49" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="H49" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="D50" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="E50" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="F50" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H50" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="D51" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="E51" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="F51" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="H51" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="D52" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="E52" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="F52" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="H52" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
       <c r="E53" t="s">
-        <v>156</v>
+        <v>223</v>
       </c>
       <c r="F53" t="s">
-        <v>91</v>
+        <v>224</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="H53" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>95</v>
+        <v>17</v>
       </c>
       <c r="D54" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
       <c r="E54" t="s">
-        <v>156</v>
+        <v>223</v>
       </c>
       <c r="F54" t="s">
-        <v>91</v>
+        <v>228</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="H54" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="D55" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E55" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F55" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="H55" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>104</v>
+        <v>17</v>
       </c>
       <c r="D56" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E56" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F56" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="H56" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="D57" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E57" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F57" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="H57" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="D58" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E58" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F58" t="s">
-        <v>227</v>
+        <v>105</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="H58" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>119</v>
+        <v>30</v>
       </c>
       <c r="D59" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E59" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F59" t="s">
-        <v>231</v>
+        <v>55</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="H59" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>235</v>
+        <v>34</v>
       </c>
       <c r="D60" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E60" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F60" t="s">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="H60" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>239</v>
+        <v>38</v>
       </c>
       <c r="D61" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E61" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F61" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="H61" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="D62" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E62" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F62" t="s">
-        <v>244</v>
+        <v>110</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="H62" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>248</v>
+        <v>46</v>
       </c>
       <c r="D63" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E63" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F63" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="H63" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>252</v>
+        <v>50</v>
       </c>
       <c r="D64" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E64" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F64" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="H64" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>256</v>
+        <v>54</v>
       </c>
       <c r="D65" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E65" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F65" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="H65" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>260</v>
+        <v>59</v>
       </c>
       <c r="D66" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E66" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F66" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="H66" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>264</v>
+        <v>63</v>
       </c>
       <c r="D67" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E67" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F67" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="H67" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>268</v>
+        <v>67</v>
       </c>
       <c r="D68" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E68" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F68" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="H68" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>272</v>
+        <v>72</v>
       </c>
       <c r="D69" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E69" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F69" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="H69" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>276</v>
+        <v>77</v>
       </c>
       <c r="D70" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E70" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F70" t="s">
-        <v>73</v>
+        <v>145</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H70" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>280</v>
+        <v>81</v>
       </c>
       <c r="D71" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E71" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F71" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H71" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>284</v>
+        <v>86</v>
       </c>
       <c r="D72" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E72" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F72" t="s">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>285</v>
       </c>
       <c r="H72" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>287</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D73" t="s">
+        <v>232</v>
+      </c>
+      <c r="E73" t="s">
+        <v>233</v>
+      </c>
+      <c r="F73" t="s">
+        <v>91</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="D73" t="s">
-[...5 lines deleted...]
-      <c r="F73" t="s">
+      <c r="H73" t="s">
         <v>289</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>290</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>95</v>
+      </c>
+      <c r="D74" t="s">
+        <v>232</v>
+      </c>
+      <c r="E74" t="s">
+        <v>233</v>
+      </c>
+      <c r="F74" t="s">
+        <v>91</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H74" t="s">
         <v>292</v>
-      </c>
-[...19 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>298</v>
+        <v>99</v>
       </c>
       <c r="D75" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E75" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F75" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="H75" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>302</v>
+        <v>104</v>
       </c>
       <c r="D76" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E76" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F76" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="H76" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>306</v>
+        <v>109</v>
       </c>
       <c r="D77" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E77" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F77" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="H77" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>310</v>
+        <v>114</v>
       </c>
       <c r="D78" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E78" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F78" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="H78" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>315</v>
+        <v>119</v>
       </c>
       <c r="D79" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E79" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F79" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="H79" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>320</v>
+        <v>123</v>
       </c>
       <c r="D80" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E80" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F80" t="s">
-        <v>321</v>
+        <v>100</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="H80" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>325</v>
+        <v>127</v>
       </c>
       <c r="D81" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E81" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F81" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="H81" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>329</v>
+        <v>131</v>
       </c>
       <c r="D82" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E82" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F82" t="s">
-        <v>139</v>
+        <v>317</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="H82" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>333</v>
+        <v>136</v>
       </c>
       <c r="D83" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E83" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F83" t="s">
-        <v>334</v>
+        <v>110</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="H83" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>338</v>
+        <v>140</v>
       </c>
       <c r="D84" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E84" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F84" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="H84" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>342</v>
+        <v>144</v>
       </c>
       <c r="D85" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E85" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F85" t="s">
         <v>110</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="H85" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>345</v>
+        <v>329</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>346</v>
+        <v>149</v>
       </c>
       <c r="D86" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E86" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F86" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="H86" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>350</v>
+        <v>153</v>
       </c>
       <c r="D87" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E87" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F87" t="s">
-        <v>351</v>
+        <v>82</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>352</v>
+        <v>333</v>
       </c>
       <c r="H87" t="s">
-        <v>353</v>
+        <v>334</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>354</v>
+        <v>335</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>355</v>
+        <v>157</v>
       </c>
       <c r="D88" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E88" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F88" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>356</v>
+        <v>336</v>
       </c>
       <c r="H88" t="s">
-        <v>357</v>
+        <v>337</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>359</v>
+        <v>161</v>
       </c>
       <c r="D89" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E89" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F89" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>360</v>
+        <v>339</v>
       </c>
       <c r="H89" t="s">
-        <v>361</v>
+        <v>340</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>362</v>
+        <v>341</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>363</v>
+        <v>165</v>
       </c>
       <c r="D90" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E90" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F90" t="s">
-        <v>364</v>
+        <v>73</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>365</v>
+        <v>342</v>
       </c>
       <c r="H90" t="s">
-        <v>366</v>
+        <v>343</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>367</v>
+        <v>344</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>368</v>
+        <v>169</v>
       </c>
       <c r="D91" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E91" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F91" t="s">
-        <v>369</v>
+        <v>145</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>370</v>
+        <v>345</v>
       </c>
       <c r="H91" t="s">
-        <v>371</v>
+        <v>346</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>373</v>
+        <v>173</v>
       </c>
       <c r="D92" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E92" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F92" t="s">
-        <v>369</v>
+        <v>110</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="H92" t="s">
-        <v>375</v>
+        <v>349</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>376</v>
+        <v>350</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>377</v>
+        <v>176</v>
       </c>
       <c r="D93" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E93" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F93" t="s">
-        <v>369</v>
+        <v>351</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>378</v>
+        <v>352</v>
       </c>
       <c r="H93" t="s">
-        <v>379</v>
+        <v>353</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>380</v>
+        <v>354</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>381</v>
+        <v>180</v>
       </c>
       <c r="D94" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E94" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F94" t="s">
-        <v>55</v>
+        <v>355</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>382</v>
+        <v>356</v>
       </c>
       <c r="H94" t="s">
-        <v>383</v>
+        <v>357</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>384</v>
+        <v>358</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>385</v>
+        <v>184</v>
       </c>
       <c r="D95" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E95" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F95" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="H95" t="s">
-        <v>387</v>
+        <v>360</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>388</v>
+        <v>361</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>389</v>
+        <v>362</v>
       </c>
       <c r="D96" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E96" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F96" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>390</v>
+        <v>363</v>
       </c>
       <c r="H96" t="s">
-        <v>391</v>
+        <v>364</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>392</v>
+        <v>365</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>393</v>
+        <v>366</v>
       </c>
       <c r="D97" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E97" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F97" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>394</v>
+        <v>367</v>
       </c>
       <c r="H97" t="s">
-        <v>395</v>
+        <v>368</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>396</v>
+        <v>369</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>397</v>
+        <v>370</v>
       </c>
       <c r="D98" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E98" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F98" t="s">
-        <v>68</v>
+        <v>371</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>398</v>
+        <v>372</v>
       </c>
       <c r="H98" t="s">
-        <v>399</v>
+        <v>373</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>400</v>
+        <v>374</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>401</v>
+        <v>375</v>
       </c>
       <c r="D99" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E99" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F99" t="s">
-        <v>139</v>
+        <v>376</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>402</v>
+        <v>377</v>
       </c>
       <c r="H99" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>405</v>
+        <v>380</v>
       </c>
       <c r="D100" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E100" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F100" t="s">
-        <v>55</v>
+        <v>381</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>406</v>
+        <v>382</v>
       </c>
       <c r="H100" t="s">
-        <v>407</v>
+        <v>383</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>408</v>
+        <v>384</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>409</v>
+        <v>385</v>
       </c>
       <c r="D101" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E101" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F101" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>410</v>
+        <v>386</v>
       </c>
       <c r="H101" t="s">
-        <v>411</v>
+        <v>387</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>412</v>
+        <v>388</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>413</v>
+        <v>389</v>
       </c>
       <c r="D102" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E102" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F102" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>414</v>
+        <v>390</v>
       </c>
       <c r="H102" t="s">
-        <v>415</v>
+        <v>391</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>416</v>
+        <v>392</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>417</v>
+        <v>393</v>
       </c>
       <c r="D103" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E103" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F103" t="s">
-        <v>139</v>
+        <v>394</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>418</v>
+        <v>395</v>
       </c>
       <c r="H103" t="s">
-        <v>419</v>
+        <v>396</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>420</v>
+        <v>397</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>421</v>
+        <v>398</v>
       </c>
       <c r="D104" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E104" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F104" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>422</v>
+        <v>399</v>
       </c>
       <c r="H104" t="s">
-        <v>423</v>
+        <v>400</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>424</v>
+        <v>401</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>425</v>
+        <v>402</v>
       </c>
       <c r="D105" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E105" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F105" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>426</v>
+        <v>403</v>
       </c>
       <c r="H105" t="s">
-        <v>427</v>
+        <v>404</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>428</v>
+        <v>405</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>429</v>
+        <v>406</v>
       </c>
       <c r="D106" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E106" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F106" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>430</v>
+        <v>407</v>
       </c>
       <c r="H106" t="s">
-        <v>431</v>
+        <v>408</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>432</v>
+        <v>409</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>433</v>
+        <v>410</v>
       </c>
       <c r="D107" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E107" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F107" t="s">
-        <v>73</v>
+        <v>411</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>434</v>
+        <v>412</v>
       </c>
       <c r="H107" t="s">
-        <v>435</v>
+        <v>413</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>436</v>
+        <v>414</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>437</v>
+        <v>415</v>
       </c>
       <c r="D108" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E108" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F108" t="s">
-        <v>438</v>
+        <v>110</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>439</v>
+        <v>416</v>
       </c>
       <c r="H108" t="s">
-        <v>440</v>
+        <v>417</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>441</v>
+        <v>418</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="D109" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E109" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F109" t="s">
         <v>110</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>443</v>
+        <v>420</v>
       </c>
       <c r="H109" t="s">
-        <v>444</v>
+        <v>421</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>445</v>
+        <v>422</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>446</v>
+        <v>423</v>
       </c>
       <c r="D110" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E110" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F110" t="s">
-        <v>110</v>
+        <v>424</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>447</v>
+        <v>425</v>
       </c>
       <c r="H110" t="s">
-        <v>448</v>
+        <v>426</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>449</v>
+        <v>427</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>450</v>
+        <v>428</v>
       </c>
       <c r="D111" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E111" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F111" t="s">
-        <v>110</v>
+        <v>429</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>451</v>
+        <v>430</v>
       </c>
       <c r="H111" t="s">
-        <v>452</v>
+        <v>431</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>453</v>
+        <v>432</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>454</v>
+        <v>433</v>
       </c>
       <c r="D112" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E112" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F112" t="s">
-        <v>455</v>
+        <v>429</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>456</v>
+        <v>434</v>
       </c>
       <c r="H112" t="s">
-        <v>457</v>
+        <v>435</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>458</v>
+        <v>436</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>459</v>
+        <v>437</v>
       </c>
       <c r="D113" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E113" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F113" t="s">
-        <v>110</v>
+        <v>429</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>460</v>
+        <v>438</v>
       </c>
       <c r="H113" t="s">
-        <v>461</v>
+        <v>439</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>462</v>
+        <v>440</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>463</v>
+        <v>441</v>
       </c>
       <c r="D114" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E114" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F114" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>464</v>
+        <v>442</v>
       </c>
       <c r="H114" t="s">
-        <v>465</v>
+        <v>443</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>466</v>
+        <v>444</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>467</v>
+        <v>445</v>
       </c>
       <c r="D115" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E115" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F115" t="s">
-        <v>110</v>
+        <v>55</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>468</v>
+        <v>446</v>
       </c>
       <c r="H115" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>470</v>
+        <v>448</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>471</v>
+        <v>449</v>
       </c>
       <c r="D116" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E116" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F116" t="s">
-        <v>472</v>
+        <v>55</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>473</v>
+        <v>450</v>
       </c>
       <c r="H116" t="s">
-        <v>474</v>
+        <v>451</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>475</v>
+        <v>452</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>476</v>
+        <v>453</v>
       </c>
       <c r="D117" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E117" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F117" t="s">
-        <v>472</v>
+        <v>68</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>477</v>
+        <v>454</v>
       </c>
       <c r="H117" t="s">
-        <v>478</v>
+        <v>455</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>479</v>
+        <v>456</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>480</v>
+        <v>457</v>
       </c>
       <c r="D118" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E118" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F118" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="H118" t="s">
-        <v>482</v>
+        <v>459</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>483</v>
+        <v>460</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>484</v>
+        <v>461</v>
       </c>
       <c r="D119" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E119" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F119" t="s">
-        <v>485</v>
+        <v>145</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>486</v>
+        <v>462</v>
       </c>
       <c r="H119" t="s">
-        <v>487</v>
+        <v>463</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>488</v>
+        <v>464</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>489</v>
+        <v>465</v>
       </c>
       <c r="D120" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E120" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F120" t="s">
-        <v>485</v>
+        <v>55</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>490</v>
+        <v>466</v>
       </c>
       <c r="H120" t="s">
-        <v>491</v>
+        <v>467</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>493</v>
+        <v>469</v>
       </c>
       <c r="D121" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E121" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F121" t="s">
-        <v>110</v>
+        <v>55</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>494</v>
+        <v>470</v>
       </c>
       <c r="H121" t="s">
-        <v>495</v>
+        <v>471</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>496</v>
+        <v>472</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>497</v>
+        <v>473</v>
       </c>
       <c r="D122" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E122" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F122" t="s">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>498</v>
+        <v>474</v>
       </c>
       <c r="H122" t="s">
-        <v>499</v>
+        <v>475</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>500</v>
+        <v>476</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>501</v>
+        <v>477</v>
       </c>
       <c r="D123" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E123" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F123" t="s">
-        <v>115</v>
+        <v>145</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>502</v>
+        <v>478</v>
       </c>
       <c r="H123" t="s">
-        <v>503</v>
+        <v>479</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>504</v>
+        <v>480</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>505</v>
+        <v>481</v>
       </c>
       <c r="D124" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E124" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F124" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>506</v>
+        <v>482</v>
       </c>
       <c r="H124" t="s">
-        <v>507</v>
+        <v>483</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>508</v>
+        <v>484</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>509</v>
+        <v>485</v>
       </c>
       <c r="D125" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E125" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F125" t="s">
-        <v>115</v>
+        <v>55</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>510</v>
+        <v>486</v>
       </c>
       <c r="H125" t="s">
-        <v>511</v>
+        <v>487</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>512</v>
+        <v>488</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>513</v>
+        <v>489</v>
       </c>
       <c r="D126" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E126" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F126" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>514</v>
+        <v>490</v>
       </c>
       <c r="H126" t="s">
-        <v>515</v>
+        <v>491</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>516</v>
+        <v>492</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>517</v>
+        <v>493</v>
       </c>
       <c r="D127" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E127" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F127" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>518</v>
+        <v>494</v>
       </c>
       <c r="H127" t="s">
-        <v>519</v>
+        <v>495</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>520</v>
+        <v>496</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>521</v>
+        <v>497</v>
       </c>
       <c r="D128" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E128" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F128" t="s">
-        <v>100</v>
+        <v>498</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>522</v>
+        <v>499</v>
       </c>
       <c r="H128" t="s">
-        <v>523</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>524</v>
+        <v>501</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>525</v>
+        <v>502</v>
       </c>
       <c r="D129" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E129" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F129" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>526</v>
+        <v>503</v>
       </c>
       <c r="H129" t="s">
-        <v>527</v>
+        <v>504</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>528</v>
+        <v>505</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>529</v>
+        <v>506</v>
       </c>
       <c r="D130" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E130" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F130" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>530</v>
+        <v>507</v>
       </c>
       <c r="H130" t="s">
-        <v>531</v>
+        <v>508</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>532</v>
+        <v>509</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>533</v>
+        <v>510</v>
       </c>
       <c r="D131" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E131" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F131" t="s">
-        <v>534</v>
+        <v>110</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>535</v>
+        <v>511</v>
       </c>
       <c r="H131" t="s">
-        <v>536</v>
+        <v>512</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>537</v>
+        <v>513</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>538</v>
+        <v>514</v>
       </c>
       <c r="D132" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E132" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F132" t="s">
-        <v>110</v>
+        <v>515</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>539</v>
+        <v>516</v>
       </c>
       <c r="H132" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>541</v>
+        <v>518</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>542</v>
+        <v>519</v>
       </c>
       <c r="D133" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E133" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F133" t="s">
-        <v>543</v>
+        <v>110</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>544</v>
+        <v>520</v>
       </c>
       <c r="H133" t="s">
-        <v>545</v>
+        <v>521</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>546</v>
+        <v>522</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>547</v>
+        <v>523</v>
       </c>
       <c r="D134" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E134" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F134" t="s">
-        <v>105</v>
+        <v>68</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>548</v>
+        <v>524</v>
       </c>
       <c r="H134" t="s">
-        <v>549</v>
+        <v>525</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>550</v>
+        <v>526</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>551</v>
+        <v>527</v>
       </c>
       <c r="D135" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E135" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F135" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>552</v>
+        <v>528</v>
       </c>
       <c r="H135" t="s">
-        <v>553</v>
+        <v>529</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>554</v>
+        <v>530</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>555</v>
+        <v>531</v>
       </c>
       <c r="D136" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E136" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F136" t="s">
-        <v>438</v>
+        <v>532</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>556</v>
+        <v>533</v>
       </c>
       <c r="H136" t="s">
-        <v>557</v>
+        <v>534</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>558</v>
+        <v>535</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>559</v>
+        <v>536</v>
       </c>
       <c r="D137" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E137" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F137" t="s">
-        <v>55</v>
+        <v>532</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>560</v>
+        <v>537</v>
       </c>
       <c r="H137" t="s">
-        <v>561</v>
+        <v>538</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>562</v>
+        <v>539</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>563</v>
+        <v>540</v>
       </c>
       <c r="D138" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E138" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F138" t="s">
-        <v>55</v>
+        <v>145</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>564</v>
+        <v>541</v>
       </c>
       <c r="H138" t="s">
-        <v>565</v>
+        <v>542</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>566</v>
+        <v>543</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>567</v>
+        <v>544</v>
       </c>
       <c r="D139" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E139" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F139" t="s">
-        <v>55</v>
+        <v>545</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>568</v>
+        <v>546</v>
       </c>
       <c r="H139" t="s">
-        <v>569</v>
+        <v>547</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>570</v>
+        <v>548</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>571</v>
+        <v>549</v>
       </c>
       <c r="D140" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E140" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F140" t="s">
-        <v>139</v>
+        <v>545</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>572</v>
+        <v>550</v>
       </c>
       <c r="H140" t="s">
-        <v>573</v>
+        <v>551</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>574</v>
+        <v>552</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>575</v>
+        <v>553</v>
       </c>
       <c r="D141" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E141" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F141" t="s">
         <v>110</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>576</v>
+        <v>554</v>
       </c>
       <c r="H141" t="s">
-        <v>577</v>
+        <v>555</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>578</v>
+        <v>556</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>579</v>
+        <v>557</v>
       </c>
       <c r="D142" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E142" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F142" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>580</v>
+        <v>558</v>
       </c>
       <c r="H142" t="s">
-        <v>581</v>
+        <v>559</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>582</v>
+        <v>560</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>583</v>
+        <v>561</v>
       </c>
       <c r="D143" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E143" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F143" t="s">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>584</v>
+        <v>562</v>
       </c>
       <c r="H143" t="s">
-        <v>585</v>
+        <v>563</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>586</v>
+        <v>564</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>587</v>
+        <v>565</v>
       </c>
       <c r="D144" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E144" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F144" t="s">
         <v>110</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>588</v>
+        <v>566</v>
       </c>
       <c r="H144" t="s">
-        <v>589</v>
+        <v>567</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>590</v>
+        <v>568</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>591</v>
+        <v>569</v>
       </c>
       <c r="D145" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="E145" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="F145" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>592</v>
+        <v>570</v>
       </c>
       <c r="H145" t="s">
-        <v>593</v>
+        <v>571</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>594</v>
+        <v>572</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>10</v>
+        <v>573</v>
       </c>
       <c r="D146" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E146" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F146" t="s">
         <v>110</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>597</v>
+        <v>574</v>
       </c>
       <c r="H146" t="s">
-        <v>598</v>
+        <v>575</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>599</v>
+        <v>576</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>17</v>
+        <v>577</v>
       </c>
       <c r="D147" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E147" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F147" t="s">
-        <v>157</v>
+        <v>100</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>600</v>
+        <v>578</v>
       </c>
       <c r="H147" t="s">
-        <v>601</v>
+        <v>579</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>602</v>
+        <v>580</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>21</v>
+        <v>581</v>
       </c>
       <c r="D148" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E148" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F148" t="s">
-        <v>603</v>
+        <v>100</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>604</v>
+        <v>582</v>
       </c>
       <c r="H148" t="s">
-        <v>605</v>
+        <v>583</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>606</v>
+        <v>584</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>26</v>
+        <v>585</v>
       </c>
       <c r="D149" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E149" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F149" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>607</v>
+        <v>586</v>
       </c>
       <c r="H149" t="s">
-        <v>608</v>
+        <v>587</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>609</v>
+        <v>588</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>30</v>
+        <v>589</v>
       </c>
       <c r="D150" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E150" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F150" t="s">
-        <v>610</v>
+        <v>55</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>611</v>
+        <v>590</v>
       </c>
       <c r="H150" t="s">
-        <v>612</v>
+        <v>591</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>613</v>
+        <v>592</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>34</v>
+        <v>593</v>
       </c>
       <c r="D151" t="s">
+        <v>232</v>
+      </c>
+      <c r="E151" t="s">
+        <v>233</v>
+      </c>
+      <c r="F151" t="s">
+        <v>594</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="E151" t="s">
+      <c r="H151" t="s">
         <v>596</v>
-      </c>
-[...7 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>617</v>
+        <v>597</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>598</v>
       </c>
       <c r="D152" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E152" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F152" t="s">
-        <v>618</v>
+        <v>110</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>619</v>
+        <v>599</v>
       </c>
       <c r="H152" t="s">
-        <v>620</v>
+        <v>600</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>42</v>
+        <v>602</v>
       </c>
       <c r="D153" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E153" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F153" t="s">
-        <v>622</v>
+        <v>603</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>623</v>
+        <v>604</v>
       </c>
       <c r="H153" t="s">
-        <v>624</v>
+        <v>605</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>625</v>
+        <v>606</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>46</v>
+        <v>607</v>
       </c>
       <c r="D154" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E154" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F154" t="s">
-        <v>626</v>
+        <v>105</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>627</v>
+        <v>608</v>
       </c>
       <c r="H154" t="s">
-        <v>628</v>
+        <v>609</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>629</v>
+        <v>610</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>50</v>
+        <v>611</v>
       </c>
       <c r="D155" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E155" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F155" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>630</v>
+        <v>612</v>
       </c>
       <c r="H155" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>632</v>
+        <v>614</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>54</v>
+        <v>615</v>
       </c>
       <c r="D156" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E156" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F156" t="s">
-        <v>91</v>
+        <v>498</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>633</v>
+        <v>616</v>
       </c>
       <c r="H156" t="s">
-        <v>634</v>
+        <v>617</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>635</v>
+        <v>618</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>59</v>
+        <v>619</v>
       </c>
       <c r="D157" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E157" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F157" t="s">
-        <v>110</v>
+        <v>55</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>636</v>
+        <v>620</v>
       </c>
       <c r="H157" t="s">
-        <v>637</v>
+        <v>621</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>638</v>
+        <v>622</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>63</v>
+        <v>623</v>
       </c>
       <c r="D158" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E158" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F158" t="s">
-        <v>639</v>
+        <v>55</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>640</v>
+        <v>624</v>
       </c>
       <c r="H158" t="s">
-        <v>641</v>
+        <v>625</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>642</v>
+        <v>626</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>67</v>
+        <v>627</v>
       </c>
       <c r="D159" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E159" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F159" t="s">
-        <v>110</v>
+        <v>55</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>643</v>
+        <v>628</v>
       </c>
       <c r="H159" t="s">
-        <v>644</v>
+        <v>629</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>645</v>
+        <v>630</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>72</v>
+        <v>631</v>
       </c>
       <c r="D160" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E160" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F160" t="s">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>646</v>
+        <v>632</v>
       </c>
       <c r="H160" t="s">
-        <v>647</v>
+        <v>633</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>648</v>
+        <v>634</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>77</v>
+        <v>635</v>
       </c>
       <c r="D161" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E161" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F161" t="s">
-        <v>639</v>
+        <v>110</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>649</v>
+        <v>636</v>
       </c>
       <c r="H161" t="s">
-        <v>650</v>
+        <v>637</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>81</v>
+        <v>639</v>
       </c>
       <c r="D162" t="s">
-        <v>595</v>
+        <v>232</v>
       </c>
       <c r="E162" t="s">
-        <v>596</v>
+        <v>233</v>
       </c>
       <c r="F162" t="s">
-        <v>110</v>
+        <v>55</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>652</v>
+        <v>640</v>
       </c>
       <c r="H162" t="s">
-        <v>653</v>
+        <v>641</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>654</v>
+        <v>642</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>10</v>
+        <v>643</v>
       </c>
       <c r="D163" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E163" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F163" t="s">
-        <v>657</v>
+        <v>82</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>658</v>
+        <v>644</v>
       </c>
       <c r="H163" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>660</v>
+        <v>646</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>17</v>
+        <v>647</v>
       </c>
       <c r="D164" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E164" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F164" t="s">
-        <v>351</v>
+        <v>110</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="H164" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>662</v>
+        <v>650</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>21</v>
+        <v>651</v>
       </c>
       <c r="D165" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E165" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F165" t="s">
-        <v>663</v>
+        <v>110</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="H165" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>26</v>
+        <v>655</v>
       </c>
       <c r="D166" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E166" t="s">
+        <v>233</v>
+      </c>
+      <c r="F166" t="s">
         <v>656</v>
       </c>
-      <c r="F166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G166" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H166" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>30</v>
+        <v>660</v>
       </c>
       <c r="D167" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E167" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F167" t="s">
-        <v>669</v>
+        <v>110</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="H167" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>34</v>
+        <v>664</v>
       </c>
       <c r="D168" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E168" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F168" t="s">
-        <v>131</v>
+        <v>100</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
       <c r="H168" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>38</v>
+        <v>668</v>
       </c>
       <c r="D169" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E169" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F169" t="s">
-        <v>82</v>
+        <v>669</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="H169" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>672</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>673</v>
+      </c>
+      <c r="D170" t="s">
+        <v>232</v>
+      </c>
+      <c r="E170" t="s">
+        <v>233</v>
+      </c>
+      <c r="F170" t="s">
+        <v>669</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H170" t="s">
         <v>675</v>
-      </c>
-[...19 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>676</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
         <v>677</v>
       </c>
-      <c r="B171" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D171" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E171" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F171" t="s">
-        <v>657</v>
+        <v>669</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>658</v>
+        <v>678</v>
       </c>
       <c r="H171" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>50</v>
+        <v>681</v>
       </c>
       <c r="D172" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E172" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F172" t="s">
-        <v>680</v>
+        <v>110</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>658</v>
+        <v>682</v>
       </c>
       <c r="H172" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>54</v>
+        <v>685</v>
       </c>
       <c r="D173" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E173" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F173" t="s">
-        <v>100</v>
+        <v>686</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>658</v>
+        <v>687</v>
       </c>
       <c r="H173" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>59</v>
+        <v>690</v>
       </c>
       <c r="D174" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E174" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F174" t="s">
-        <v>139</v>
+        <v>73</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="H174" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>63</v>
+        <v>694</v>
       </c>
       <c r="D175" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E175" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F175" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
       <c r="H175" t="s">
-        <v>689</v>
+        <v>696</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>67</v>
+        <v>698</v>
       </c>
       <c r="D176" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E176" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F176" t="s">
-        <v>691</v>
+        <v>110</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>658</v>
+        <v>699</v>
       </c>
       <c r="H176" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>72</v>
+        <v>702</v>
       </c>
       <c r="D177" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E177" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F177" t="s">
-        <v>694</v>
+        <v>145</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>658</v>
+        <v>703</v>
       </c>
       <c r="H177" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>77</v>
+        <v>706</v>
       </c>
       <c r="D178" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E178" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F178" t="s">
-        <v>697</v>
+        <v>110</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>658</v>
+        <v>707</v>
       </c>
       <c r="H178" t="s">
-        <v>698</v>
+        <v>708</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>699</v>
+        <v>709</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>81</v>
+        <v>710</v>
       </c>
       <c r="D179" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E179" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F179" t="s">
-        <v>110</v>
+        <v>711</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>700</v>
+        <v>712</v>
       </c>
       <c r="H179" t="s">
-        <v>701</v>
+        <v>713</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>86</v>
+        <v>715</v>
       </c>
       <c r="D180" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E180" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F180" t="s">
-        <v>55</v>
+        <v>115</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>703</v>
+        <v>716</v>
       </c>
       <c r="H180" t="s">
-        <v>704</v>
+        <v>717</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>705</v>
+        <v>718</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>90</v>
+        <v>719</v>
       </c>
       <c r="D181" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E181" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F181" t="s">
-        <v>639</v>
+        <v>55</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>658</v>
+        <v>720</v>
       </c>
       <c r="H181" t="s">
-        <v>706</v>
+        <v>721</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>707</v>
+        <v>722</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>95</v>
+        <v>723</v>
       </c>
       <c r="D182" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E182" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F182" t="s">
-        <v>369</v>
+        <v>110</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>658</v>
+        <v>724</v>
       </c>
       <c r="H182" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>99</v>
+        <v>727</v>
       </c>
       <c r="D183" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E183" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F183" t="s">
-        <v>115</v>
+        <v>145</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>658</v>
+        <v>728</v>
       </c>
       <c r="H183" t="s">
-        <v>710</v>
+        <v>729</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>711</v>
+        <v>730</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>104</v>
+        <v>731</v>
       </c>
       <c r="D184" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E184" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F184" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>658</v>
+        <v>732</v>
       </c>
       <c r="H184" t="s">
-        <v>712</v>
+        <v>733</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>713</v>
+        <v>734</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>109</v>
+        <v>735</v>
       </c>
       <c r="D185" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E185" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F185" t="s">
-        <v>657</v>
+        <v>317</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>658</v>
+        <v>736</v>
       </c>
       <c r="H185" t="s">
-        <v>714</v>
+        <v>737</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>715</v>
+        <v>738</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>114</v>
+        <v>739</v>
       </c>
       <c r="D186" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E186" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F186" t="s">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>658</v>
+        <v>740</v>
       </c>
       <c r="H186" t="s">
-        <v>716</v>
+        <v>741</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>717</v>
+        <v>742</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>119</v>
+        <v>743</v>
       </c>
       <c r="D187" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E187" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F187" t="s">
-        <v>244</v>
+        <v>115</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>658</v>
+        <v>744</v>
       </c>
       <c r="H187" t="s">
-        <v>718</v>
+        <v>745</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>719</v>
+        <v>746</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>235</v>
+        <v>747</v>
       </c>
       <c r="D188" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E188" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F188" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>658</v>
+        <v>748</v>
       </c>
       <c r="H188" t="s">
-        <v>720</v>
+        <v>749</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>721</v>
+        <v>750</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>239</v>
+        <v>751</v>
       </c>
       <c r="D189" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E189" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F189" t="s">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>658</v>
+        <v>752</v>
       </c>
       <c r="H189" t="s">
-        <v>722</v>
+        <v>753</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>723</v>
+        <v>754</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>243</v>
+        <v>755</v>
       </c>
       <c r="D190" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E190" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F190" t="s">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>658</v>
+        <v>756</v>
       </c>
       <c r="H190" t="s">
-        <v>724</v>
+        <v>757</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>725</v>
+        <v>758</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>248</v>
+        <v>759</v>
       </c>
       <c r="D191" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E191" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F191" t="s">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>658</v>
+        <v>760</v>
       </c>
       <c r="H191" t="s">
-        <v>726</v>
+        <v>761</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>727</v>
+        <v>762</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>252</v>
+        <v>763</v>
       </c>
       <c r="D192" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E192" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F192" t="s">
         <v>110</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>658</v>
+        <v>764</v>
       </c>
       <c r="H192" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>729</v>
+        <v>766</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>256</v>
+        <v>767</v>
       </c>
       <c r="D193" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E193" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F193" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>658</v>
+        <v>768</v>
       </c>
       <c r="H193" t="s">
-        <v>730</v>
+        <v>769</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>731</v>
+        <v>770</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>260</v>
+        <v>771</v>
       </c>
       <c r="D194" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E194" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F194" t="s">
-        <v>657</v>
+        <v>132</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>658</v>
+        <v>772</v>
       </c>
       <c r="H194" t="s">
-        <v>732</v>
+        <v>773</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>733</v>
+        <v>774</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>264</v>
+        <v>775</v>
       </c>
       <c r="D195" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E195" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F195" t="s">
         <v>110</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>658</v>
+        <v>776</v>
       </c>
       <c r="H195" t="s">
-        <v>734</v>
+        <v>777</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>735</v>
+        <v>778</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>268</v>
+        <v>779</v>
       </c>
       <c r="D196" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E196" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F196" t="s">
         <v>110</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>658</v>
+        <v>780</v>
       </c>
       <c r="H196" t="s">
-        <v>736</v>
+        <v>781</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>737</v>
+        <v>782</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>272</v>
+        <v>783</v>
       </c>
       <c r="D197" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E197" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F197" t="s">
-        <v>657</v>
+        <v>82</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>658</v>
+        <v>784</v>
       </c>
       <c r="H197" t="s">
-        <v>738</v>
+        <v>785</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>739</v>
+        <v>786</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>276</v>
+        <v>787</v>
       </c>
       <c r="D198" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E198" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F198" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>658</v>
+        <v>788</v>
       </c>
       <c r="H198" t="s">
-        <v>740</v>
+        <v>789</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>741</v>
+        <v>790</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>280</v>
+        <v>791</v>
       </c>
       <c r="D199" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E199" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F199" t="s">
-        <v>657</v>
+        <v>68</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>658</v>
+        <v>792</v>
       </c>
       <c r="H199" t="s">
-        <v>742</v>
+        <v>793</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>743</v>
+        <v>794</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>284</v>
+        <v>795</v>
       </c>
       <c r="D200" t="s">
-        <v>655</v>
+        <v>232</v>
       </c>
       <c r="E200" t="s">
-        <v>656</v>
+        <v>233</v>
       </c>
       <c r="F200" t="s">
-        <v>100</v>
+        <v>796</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>658</v>
+        <v>797</v>
       </c>
       <c r="H200" t="s">
-        <v>744</v>
+        <v>798</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>745</v>
+        <v>799</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>288</v>
+        <v>10</v>
       </c>
       <c r="D201" t="s">
-        <v>655</v>
+        <v>800</v>
       </c>
       <c r="E201" t="s">
-        <v>656</v>
+        <v>801</v>
       </c>
       <c r="F201" t="s">
-        <v>657</v>
+        <v>110</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>658</v>
+        <v>802</v>
       </c>
       <c r="H201" t="s">
-        <v>746</v>
+        <v>803</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>747</v>
+        <v>804</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>293</v>
+        <v>17</v>
       </c>
       <c r="D202" t="s">
-        <v>655</v>
+        <v>800</v>
       </c>
       <c r="E202" t="s">
-        <v>656</v>
+        <v>801</v>
       </c>
       <c r="F202" t="s">
-        <v>748</v>
+        <v>132</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>658</v>
+        <v>805</v>
       </c>
       <c r="H202" t="s">
-        <v>749</v>
+        <v>806</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>750</v>
+        <v>807</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>298</v>
+        <v>21</v>
       </c>
       <c r="D203" t="s">
-        <v>655</v>
+        <v>800</v>
       </c>
       <c r="E203" t="s">
-        <v>656</v>
+        <v>801</v>
       </c>
       <c r="F203" t="s">
-        <v>369</v>
+        <v>808</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>658</v>
+        <v>809</v>
       </c>
       <c r="H203" t="s">
-        <v>751</v>
+        <v>810</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>752</v>
+        <v>811</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D204" t="s">
-        <v>753</v>
+        <v>800</v>
       </c>
       <c r="E204" t="s">
-        <v>754</v>
+        <v>801</v>
       </c>
       <c r="F204" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>755</v>
+        <v>812</v>
       </c>
       <c r="H204" t="s">
-        <v>756</v>
+        <v>813</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>757</v>
+        <v>814</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D205" t="s">
-        <v>753</v>
+        <v>800</v>
       </c>
       <c r="E205" t="s">
-        <v>754</v>
+        <v>801</v>
       </c>
       <c r="F205" t="s">
-        <v>13</v>
+        <v>815</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>758</v>
+        <v>816</v>
       </c>
       <c r="H205" t="s">
-        <v>759</v>
+        <v>817</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>760</v>
+        <v>818</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D206" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E206" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F206" t="s">
-        <v>13</v>
+        <v>819</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>658</v>
+        <v>820</v>
       </c>
       <c r="H206" t="s">
-        <v>763</v>
+        <v>821</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>764</v>
+        <v>822</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D207" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E207" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F207" t="s">
-        <v>13</v>
+        <v>823</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>658</v>
+        <v>824</v>
       </c>
       <c r="H207" t="s">
-        <v>765</v>
+        <v>825</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>766</v>
+        <v>826</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="D208" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E208" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F208" t="s">
-        <v>13</v>
+        <v>827</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>658</v>
+        <v>828</v>
       </c>
       <c r="H208" t="s">
-        <v>767</v>
+        <v>829</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>768</v>
+        <v>830</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="D209" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E209" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F209" t="s">
-        <v>13</v>
+        <v>228</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>658</v>
+        <v>831</v>
       </c>
       <c r="H209" t="s">
-        <v>769</v>
+        <v>832</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>770</v>
+        <v>833</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D210" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E210" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F210" t="s">
-        <v>771</v>
+        <v>115</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>772</v>
+        <v>834</v>
       </c>
       <c r="H210" t="s">
-        <v>773</v>
+        <v>835</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>774</v>
+        <v>836</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="D211" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E211" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F211" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>658</v>
+        <v>837</v>
       </c>
       <c r="H211" t="s">
-        <v>775</v>
+        <v>838</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>776</v>
+        <v>839</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="D212" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E212" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F212" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>658</v>
+        <v>840</v>
       </c>
       <c r="H212" t="s">
-        <v>777</v>
+        <v>841</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>778</v>
+        <v>842</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="D213" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E213" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F213" t="s">
-        <v>22</v>
+        <v>711</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>658</v>
+        <v>843</v>
       </c>
       <c r="H213" t="s">
-        <v>779</v>
+        <v>844</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>780</v>
+        <v>845</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="D214" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E214" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F214" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>658</v>
+        <v>846</v>
       </c>
       <c r="H214" t="s">
-        <v>781</v>
+        <v>847</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>782</v>
+        <v>848</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="D215" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E215" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F215" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>658</v>
+        <v>849</v>
       </c>
       <c r="H215" t="s">
-        <v>783</v>
+        <v>850</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>784</v>
+        <v>851</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="D216" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E216" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F216" t="s">
-        <v>110</v>
+        <v>711</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>785</v>
+        <v>852</v>
       </c>
       <c r="H216" t="s">
-        <v>786</v>
+        <v>853</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>787</v>
+        <v>854</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="D217" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E217" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F217" t="s">
-        <v>157</v>
+        <v>110</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>788</v>
+        <v>855</v>
       </c>
       <c r="H217" t="s">
-        <v>789</v>
+        <v>856</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>790</v>
+        <v>857</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="D218" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E218" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F218" t="s">
-        <v>55</v>
+        <v>858</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>791</v>
+        <v>859</v>
       </c>
       <c r="H218" t="s">
-        <v>792</v>
+        <v>860</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>793</v>
+        <v>861</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>67</v>
+        <v>90</v>
       </c>
       <c r="D219" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E219" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F219" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>658</v>
+        <v>862</v>
       </c>
       <c r="H219" t="s">
-        <v>794</v>
+        <v>863</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>795</v>
+        <v>864</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="D220" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E220" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F220" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>658</v>
+        <v>865</v>
       </c>
       <c r="H220" t="s">
-        <v>796</v>
+        <v>866</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>797</v>
+        <v>867</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="D221" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="E221" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="F221" t="s">
-        <v>55</v>
+        <v>669</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>798</v>
+        <v>868</v>
       </c>
       <c r="H221" t="s">
-        <v>799</v>
+        <v>869</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>800</v>
+        <v>870</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="D222" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E222" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F222" t="s">
-        <v>157</v>
+        <v>873</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>801</v>
+        <v>874</v>
       </c>
       <c r="H222" t="s">
-        <v>802</v>
+        <v>875</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>803</v>
+        <v>876</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>86</v>
+        <v>17</v>
       </c>
       <c r="D223" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E223" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F223" t="s">
-        <v>82</v>
+        <v>411</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>804</v>
+        <v>874</v>
       </c>
       <c r="H223" t="s">
-        <v>805</v>
+        <v>877</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>806</v>
+        <v>878</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="D224" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E224" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F224" t="s">
-        <v>13</v>
+        <v>879</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>658</v>
+        <v>874</v>
       </c>
       <c r="H224" t="s">
-        <v>807</v>
+        <v>880</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>808</v>
+        <v>881</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="D225" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E225" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F225" t="s">
-        <v>110</v>
+        <v>882</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>809</v>
+        <v>874</v>
       </c>
       <c r="H225" t="s">
-        <v>810</v>
+        <v>883</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>811</v>
+        <v>884</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="D226" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E226" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F226" t="s">
-        <v>13</v>
+        <v>885</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>658</v>
+        <v>874</v>
       </c>
       <c r="H226" t="s">
-        <v>812</v>
+        <v>886</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>813</v>
+        <v>887</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="D227" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E227" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F227" t="s">
-        <v>68</v>
+        <v>196</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>814</v>
+        <v>874</v>
       </c>
       <c r="H227" t="s">
-        <v>815</v>
+        <v>888</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>816</v>
+        <v>889</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="D228" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E228" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F228" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>817</v>
+        <v>874</v>
       </c>
       <c r="H228" t="s">
-        <v>818</v>
+        <v>890</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>819</v>
+        <v>891</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>114</v>
+        <v>42</v>
       </c>
       <c r="D229" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E229" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F229" t="s">
-        <v>73</v>
+        <v>429</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>820</v>
+        <v>874</v>
       </c>
       <c r="H229" t="s">
-        <v>821</v>
+        <v>892</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>822</v>
+        <v>893</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>119</v>
+        <v>46</v>
       </c>
       <c r="D230" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E230" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F230" t="s">
-        <v>110</v>
+        <v>873</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>823</v>
+        <v>874</v>
       </c>
       <c r="H230" t="s">
-        <v>824</v>
+        <v>894</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>825</v>
+        <v>895</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>235</v>
+        <v>50</v>
       </c>
       <c r="D231" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E231" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F231" t="s">
-        <v>55</v>
+        <v>896</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>826</v>
+        <v>874</v>
       </c>
       <c r="H231" t="s">
-        <v>827</v>
+        <v>897</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>828</v>
+        <v>898</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>239</v>
+        <v>54</v>
       </c>
       <c r="D232" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E232" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F232" t="s">
-        <v>139</v>
+        <v>100</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>829</v>
+        <v>874</v>
       </c>
       <c r="H232" t="s">
-        <v>830</v>
+        <v>899</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>831</v>
+        <v>900</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>243</v>
+        <v>59</v>
       </c>
       <c r="D233" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E233" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F233" t="s">
-        <v>55</v>
+        <v>145</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>832</v>
+        <v>901</v>
       </c>
       <c r="H233" t="s">
-        <v>833</v>
+        <v>902</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>834</v>
+        <v>903</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>248</v>
+        <v>63</v>
       </c>
       <c r="D234" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E234" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F234" t="s">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>835</v>
+        <v>904</v>
       </c>
       <c r="H234" t="s">
-        <v>836</v>
+        <v>905</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>837</v>
+        <v>906</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>252</v>
+        <v>67</v>
       </c>
       <c r="D235" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E235" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F235" t="s">
-        <v>626</v>
+        <v>907</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>838</v>
+        <v>874</v>
       </c>
       <c r="H235" t="s">
-        <v>839</v>
+        <v>908</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>840</v>
+        <v>909</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>256</v>
+        <v>72</v>
       </c>
       <c r="D236" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E236" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F236" t="s">
-        <v>115</v>
+        <v>910</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>841</v>
+        <v>874</v>
       </c>
       <c r="H236" t="s">
-        <v>842</v>
+        <v>911</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>843</v>
+        <v>912</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>260</v>
+        <v>77</v>
       </c>
       <c r="D237" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E237" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F237" t="s">
-        <v>13</v>
+        <v>913</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>658</v>
+        <v>874</v>
       </c>
       <c r="H237" t="s">
-        <v>844</v>
+        <v>914</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>845</v>
+        <v>915</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>264</v>
+        <v>81</v>
       </c>
       <c r="D238" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E238" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F238" t="s">
-        <v>91</v>
+        <v>110</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>846</v>
+        <v>916</v>
       </c>
       <c r="H238" t="s">
-        <v>847</v>
+        <v>917</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>848</v>
+        <v>918</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>268</v>
+        <v>86</v>
       </c>
       <c r="D239" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E239" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F239" t="s">
-        <v>110</v>
+        <v>55</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>849</v>
+        <v>919</v>
       </c>
       <c r="H239" t="s">
-        <v>850</v>
+        <v>920</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>851</v>
+        <v>921</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>272</v>
+        <v>90</v>
       </c>
       <c r="D240" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E240" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F240" t="s">
-        <v>639</v>
+        <v>711</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>852</v>
+        <v>874</v>
       </c>
       <c r="H240" t="s">
-        <v>853</v>
+        <v>922</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>854</v>
+        <v>923</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>276</v>
+        <v>95</v>
       </c>
       <c r="D241" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E241" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F241" t="s">
-        <v>110</v>
+        <v>429</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>855</v>
+        <v>874</v>
       </c>
       <c r="H241" t="s">
-        <v>856</v>
+        <v>924</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>857</v>
+        <v>925</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>280</v>
+        <v>99</v>
       </c>
       <c r="D242" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E242" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F242" t="s">
-        <v>639</v>
+        <v>115</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>858</v>
+        <v>874</v>
       </c>
       <c r="H242" t="s">
-        <v>859</v>
+        <v>926</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>860</v>
+        <v>927</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>284</v>
+        <v>104</v>
       </c>
       <c r="D243" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E243" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F243" t="s">
-        <v>639</v>
+        <v>110</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>861</v>
+        <v>874</v>
       </c>
       <c r="H243" t="s">
-        <v>862</v>
+        <v>928</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>863</v>
+        <v>929</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>288</v>
+        <v>109</v>
       </c>
       <c r="D244" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E244" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F244" t="s">
-        <v>110</v>
+        <v>873</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>864</v>
+        <v>874</v>
       </c>
       <c r="H244" t="s">
-        <v>865</v>
+        <v>930</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>866</v>
+        <v>931</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>293</v>
+        <v>114</v>
       </c>
       <c r="D245" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E245" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F245" t="s">
-        <v>867</v>
+        <v>110</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="H245" t="s">
-        <v>869</v>
+        <v>932</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>870</v>
+        <v>933</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>298</v>
+        <v>119</v>
       </c>
       <c r="D246" t="s">
-        <v>761</v>
+        <v>871</v>
       </c>
       <c r="E246" t="s">
-        <v>762</v>
+        <v>872</v>
       </c>
       <c r="F246" t="s">
+        <v>317</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H246" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>935</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>123</v>
+      </c>
+      <c r="D247" t="s">
+        <v>871</v>
+      </c>
+      <c r="E247" t="s">
+        <v>872</v>
+      </c>
+      <c r="F247" t="s">
+        <v>110</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H247" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>937</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>127</v>
+      </c>
+      <c r="D248" t="s">
+        <v>871</v>
+      </c>
+      <c r="E248" t="s">
+        <v>872</v>
+      </c>
+      <c r="F248" t="s">
+        <v>82</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H248" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>939</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>131</v>
+      </c>
+      <c r="D249" t="s">
+        <v>871</v>
+      </c>
+      <c r="E249" t="s">
+        <v>872</v>
+      </c>
+      <c r="F249" t="s">
+        <v>110</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H249" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>941</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>136</v>
+      </c>
+      <c r="D250" t="s">
+        <v>871</v>
+      </c>
+      <c r="E250" t="s">
+        <v>872</v>
+      </c>
+      <c r="F250" t="s">
+        <v>110</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H250" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>943</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>140</v>
+      </c>
+      <c r="D251" t="s">
+        <v>871</v>
+      </c>
+      <c r="E251" t="s">
+        <v>872</v>
+      </c>
+      <c r="F251" t="s">
+        <v>110</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H251" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>945</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>144</v>
+      </c>
+      <c r="D252" t="s">
+        <v>871</v>
+      </c>
+      <c r="E252" t="s">
+        <v>872</v>
+      </c>
+      <c r="F252" t="s">
+        <v>73</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H252" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>947</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>149</v>
+      </c>
+      <c r="D253" t="s">
+        <v>871</v>
+      </c>
+      <c r="E253" t="s">
+        <v>872</v>
+      </c>
+      <c r="F253" t="s">
+        <v>873</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H253" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>949</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>153</v>
+      </c>
+      <c r="D254" t="s">
+        <v>871</v>
+      </c>
+      <c r="E254" t="s">
+        <v>872</v>
+      </c>
+      <c r="F254" t="s">
+        <v>110</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H254" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>951</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>157</v>
+      </c>
+      <c r="D255" t="s">
+        <v>871</v>
+      </c>
+      <c r="E255" t="s">
+        <v>872</v>
+      </c>
+      <c r="F255" t="s">
+        <v>110</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H255" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>953</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>161</v>
+      </c>
+      <c r="D256" t="s">
+        <v>871</v>
+      </c>
+      <c r="E256" t="s">
+        <v>872</v>
+      </c>
+      <c r="F256" t="s">
+        <v>873</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H256" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>955</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>165</v>
+      </c>
+      <c r="D257" t="s">
+        <v>871</v>
+      </c>
+      <c r="E257" t="s">
+        <v>872</v>
+      </c>
+      <c r="F257" t="s">
+        <v>145</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H257" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>957</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>169</v>
+      </c>
+      <c r="D258" t="s">
+        <v>871</v>
+      </c>
+      <c r="E258" t="s">
+        <v>872</v>
+      </c>
+      <c r="F258" t="s">
+        <v>873</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H258" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>959</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>173</v>
+      </c>
+      <c r="D259" t="s">
+        <v>871</v>
+      </c>
+      <c r="E259" t="s">
+        <v>872</v>
+      </c>
+      <c r="F259" t="s">
+        <v>100</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H259" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>961</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>176</v>
+      </c>
+      <c r="D260" t="s">
+        <v>871</v>
+      </c>
+      <c r="E260" t="s">
+        <v>872</v>
+      </c>
+      <c r="F260" t="s">
+        <v>873</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H260" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>963</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>180</v>
+      </c>
+      <c r="D261" t="s">
+        <v>871</v>
+      </c>
+      <c r="E261" t="s">
+        <v>872</v>
+      </c>
+      <c r="F261" t="s">
+        <v>964</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H261" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>966</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>184</v>
+      </c>
+      <c r="D262" t="s">
+        <v>871</v>
+      </c>
+      <c r="E262" t="s">
+        <v>872</v>
+      </c>
+      <c r="F262" t="s">
+        <v>429</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H262" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>968</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>362</v>
+      </c>
+      <c r="D263" t="s">
+        <v>871</v>
+      </c>
+      <c r="E263" t="s">
+        <v>872</v>
+      </c>
+      <c r="F263" t="s">
+        <v>873</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H263" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>970</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>366</v>
+      </c>
+      <c r="D264" t="s">
+        <v>871</v>
+      </c>
+      <c r="E264" t="s">
+        <v>872</v>
+      </c>
+      <c r="F264" t="s">
+        <v>669</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H264" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>972</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>370</v>
+      </c>
+      <c r="D265" t="s">
+        <v>871</v>
+      </c>
+      <c r="E265" t="s">
+        <v>872</v>
+      </c>
+      <c r="F265" t="s">
+        <v>110</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H265" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>974</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>375</v>
+      </c>
+      <c r="D266" t="s">
+        <v>871</v>
+      </c>
+      <c r="E266" t="s">
+        <v>872</v>
+      </c>
+      <c r="F266" t="s">
+        <v>711</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H266" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>977</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>380</v>
+      </c>
+      <c r="D267" t="s">
+        <v>871</v>
+      </c>
+      <c r="E267" t="s">
+        <v>872</v>
+      </c>
+      <c r="F267" t="s">
+        <v>73</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H267" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>979</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>385</v>
+      </c>
+      <c r="D268" t="s">
+        <v>871</v>
+      </c>
+      <c r="E268" t="s">
+        <v>872</v>
+      </c>
+      <c r="F268" t="s">
+        <v>317</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H268" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>981</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>389</v>
+      </c>
+      <c r="D269" t="s">
+        <v>871</v>
+      </c>
+      <c r="E269" t="s">
+        <v>872</v>
+      </c>
+      <c r="F269" t="s">
+        <v>982</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H269" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>984</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>393</v>
+      </c>
+      <c r="D270" t="s">
+        <v>871</v>
+      </c>
+      <c r="E270" t="s">
+        <v>872</v>
+      </c>
+      <c r="F270" t="s">
+        <v>429</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H270" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>986</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>398</v>
+      </c>
+      <c r="D271" t="s">
+        <v>871</v>
+      </c>
+      <c r="E271" t="s">
+        <v>872</v>
+      </c>
+      <c r="F271" t="s">
+        <v>110</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H271" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>988</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>402</v>
+      </c>
+      <c r="D272" t="s">
+        <v>871</v>
+      </c>
+      <c r="E272" t="s">
+        <v>872</v>
+      </c>
+      <c r="F272" t="s">
+        <v>989</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H272" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>991</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>406</v>
+      </c>
+      <c r="D273" t="s">
+        <v>871</v>
+      </c>
+      <c r="E273" t="s">
+        <v>872</v>
+      </c>
+      <c r="F273" t="s">
+        <v>992</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H273" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>994</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>410</v>
+      </c>
+      <c r="D274" t="s">
+        <v>871</v>
+      </c>
+      <c r="E274" t="s">
+        <v>872</v>
+      </c>
+      <c r="F274" t="s">
+        <v>873</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H274" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>996</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>415</v>
+      </c>
+      <c r="D275" t="s">
+        <v>871</v>
+      </c>
+      <c r="E275" t="s">
+        <v>872</v>
+      </c>
+      <c r="F275" t="s">
+        <v>55</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H275" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>999</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>419</v>
+      </c>
+      <c r="D276" t="s">
+        <v>871</v>
+      </c>
+      <c r="E276" t="s">
+        <v>872</v>
+      </c>
+      <c r="F276" t="s">
+        <v>132</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>423</v>
+      </c>
+      <c r="D277" t="s">
+        <v>871</v>
+      </c>
+      <c r="E277" t="s">
+        <v>872</v>
+      </c>
+      <c r="F277" t="s">
+        <v>669</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>428</v>
+      </c>
+      <c r="D278" t="s">
+        <v>871</v>
+      </c>
+      <c r="E278" t="s">
+        <v>872</v>
+      </c>
+      <c r="F278" t="s">
+        <v>317</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>433</v>
+      </c>
+      <c r="D279" t="s">
+        <v>871</v>
+      </c>
+      <c r="E279" t="s">
+        <v>872</v>
+      </c>
+      <c r="F279" t="s">
+        <v>669</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>437</v>
+      </c>
+      <c r="D280" t="s">
+        <v>871</v>
+      </c>
+      <c r="E280" t="s">
+        <v>872</v>
+      </c>
+      <c r="F280" t="s">
+        <v>873</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>441</v>
+      </c>
+      <c r="D281" t="s">
+        <v>871</v>
+      </c>
+      <c r="E281" t="s">
+        <v>872</v>
+      </c>
+      <c r="F281" t="s">
+        <v>411</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>445</v>
+      </c>
+      <c r="D282" t="s">
+        <v>871</v>
+      </c>
+      <c r="E282" t="s">
+        <v>872</v>
+      </c>
+      <c r="F282" t="s">
+        <v>879</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>449</v>
+      </c>
+      <c r="D283" t="s">
+        <v>871</v>
+      </c>
+      <c r="E283" t="s">
+        <v>872</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>453</v>
+      </c>
+      <c r="D284" t="s">
+        <v>871</v>
+      </c>
+      <c r="E284" t="s">
+        <v>872</v>
+      </c>
+      <c r="F284" t="s">
+        <v>100</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>457</v>
+      </c>
+      <c r="D285" t="s">
+        <v>871</v>
+      </c>
+      <c r="E285" t="s">
+        <v>872</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>461</v>
+      </c>
+      <c r="D286" t="s">
+        <v>871</v>
+      </c>
+      <c r="E286" t="s">
+        <v>872</v>
+      </c>
+      <c r="F286" t="s">
+        <v>55</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>10</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F287" t="s">
         <v>13</v>
       </c>
-      <c r="G246" s="1" t="s">
-[...3 lines deleted...]
-        <v>871</v>
+      <c r="G287" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>17</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F288" t="s">
+        <v>13</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>21</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F289" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>26</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F290" t="s">
+        <v>13</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>10</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F291" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>17</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F292" t="s">
+        <v>13</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>21</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F293" t="s">
+        <v>13</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>26</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F294" t="s">
+        <v>13</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>30</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F295" t="s">
+        <v>656</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>34</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F296" t="s">
+        <v>22</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>38</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F297" t="s">
+        <v>22</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>42</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F298" t="s">
+        <v>22</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>46</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F299" t="s">
+        <v>13</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>50</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F300" t="s">
+        <v>22</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>54</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F301" t="s">
+        <v>110</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>59</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F302" t="s">
+        <v>132</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>63</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F303" t="s">
+        <v>55</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>67</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F304" t="s">
+        <v>13</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>72</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F305" t="s">
+        <v>13</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>77</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F306" t="s">
+        <v>55</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>81</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F307" t="s">
+        <v>132</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>86</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F308" t="s">
+        <v>82</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>90</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F309" t="s">
+        <v>13</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>95</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F310" t="s">
+        <v>110</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>99</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F311" t="s">
+        <v>13</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>104</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F312" t="s">
+        <v>68</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>109</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F313" t="s">
+        <v>91</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>114</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F314" t="s">
+        <v>73</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>119</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F315" t="s">
+        <v>110</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>123</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F316" t="s">
+        <v>55</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>127</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F317" t="s">
+        <v>145</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>131</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F318" t="s">
+        <v>55</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>136</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F319" t="s">
+        <v>110</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>140</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F320" t="s">
+        <v>228</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>144</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F321" t="s">
+        <v>115</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>149</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F322" t="s">
+        <v>13</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>153</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F323" t="s">
+        <v>91</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>157</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F324" t="s">
+        <v>110</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>161</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F325" t="s">
+        <v>711</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>165</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F326" t="s">
+        <v>110</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>169</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F327" t="s">
+        <v>711</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>173</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F328" t="s">
+        <v>711</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>176</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F329" t="s">
+        <v>110</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>180</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>184</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F331" t="s">
+        <v>13</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>362</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F332" t="s">
+        <v>656</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>366</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F333" t="s">
+        <v>13</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>370</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F334" t="s">
+        <v>13</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>375</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F335" t="s">
+        <v>145</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>380</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F336" t="s">
+        <v>110</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>385</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F337" t="s">
+        <v>55</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>389</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F338" t="s">
+        <v>91</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>393</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F339" t="s">
+        <v>22</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>398</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F340" t="s">
+        <v>110</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>402</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F341" t="s">
+        <v>110</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>406</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F342" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>410</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F343" t="s">
+        <v>669</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>415</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F344" t="s">
+        <v>13</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1182</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9660,50 +13147,148 @@
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>