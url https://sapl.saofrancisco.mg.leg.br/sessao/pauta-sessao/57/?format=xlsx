--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -10,233 +10,236 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="70">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 11 de 2026</t>
   </si>
   <si>
     <t>Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir horário especial de visitas aos pacientes internados no Hospital Geral Dr. Brício de Castro Dourado para moradores da zona rural do Município de São Francisco, Minas Gerais.</t>
   </si>
   <si>
     <t>Parecer Concluido</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 12 de 2026</t>
   </si>
   <si>
     <t>Miguel Paulo de Souza Filho (2025-2028) - Prefeito</t>
   </si>
   <si>
-    <t>Institui e denomina o Centro Municipal de Educação Infantil Girassol Dourado, no Bairro Eldorado, como integrante do Sistema Municipal de Educação de São Francisco, Minas Gerais.</t>
+    <t>Institui e dispõe sobre denominação de espaço público CEMEI Centro Municipal de Educação Infantil Girassol Dourado, no Bairro Eldorado, como integrante do Sistema Municipal de Educação de São Francisco, Minas Gerais.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 13 de 2026</t>
   </si>
   <si>
     <t>Abre Crédito Especial ao Orçamento Geral do Corrente Exercício - Secretaria Municipal de Desenvolvimento Social.</t>
   </si>
   <si>
     <t>Encaminhado(a) para Leitura em Plenário</t>
   </si>
   <si>
     <t>Veto nº 1 de 2026</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei 6/2026, de 09 de fevereiro de 2026, que concede recomposição geral ao Prefeito, Vice-Prefeito e Secretários Municipais do Município de São Francisco, Minas Gerais.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 14 de 2026</t>
   </si>
   <si>
     <t>Johnny da Florestal (Joaquim Johnny Ruas)</t>
   </si>
   <si>
     <t>Inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Cavalgada dos Amigos na Comunidade Jardim.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 4 de 2026</t>
   </si>
   <si>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão),Adelson Galã (José Adelson Ferreira Neves),Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de São Francisco, Minas Gerais, ao Senhor Doutor Thiago Alves Rosa dos Reis.</t>
+  </si>
+  <si>
+    <t>Indicação nº 54 de 2026</t>
+  </si>
+  <si>
     <t>Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
-    <t>Concede o Título de Cidadão Honorário do Município de São Francisco, Minas Gerais, ao Senhor Doutor Thiago Alves Rosa dos Reis.</t>
-[...4 lines deleted...]
-  <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, encaminhe a esta Casa Legislativa Projeto de Lei autorizando a doação do terreno registrado sob a matrícula nº 4.094, fls. 272, Livro 2/FRG, localizado na Fazenda Cabeceira da Vargem, lugar denominado “Prateada”, à Associação da Comunidade Prateada.</t>
   </si>
   <si>
     <t>Indicação nº 55 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor competente, viabilize a disponibilização ou doação de um espaço adequado, destinado ao funcionamento de estrutura apropriada para a realização dos exames de legislação e demais etapas do processo de obtenção da Carteira Nacional de Habilitação (CNH) no município.</t>
   </si>
   <si>
     <t>Indicação nº 56 de 2026</t>
   </si>
   <si>
-    <t>Dil Ferreira (José Adilson Ferreira da Silva)</t>
+    <t>Dil Ferreira (José Adilson Ferreira da Silva),Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria ou setor competente, providencie, com a devida urgência, a limpeza e o patrolamento das vias públicas do povoado do Retiro.</t>
   </si>
   <si>
     <t>Indicação nº 57 de 2026</t>
   </si>
   <si>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima),Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie, com a devida urgência, a limpeza e a manutenção das vias públicas dos bairros Sagrada Família, Funcionários e Mirante.</t>
+  </si>
+  <si>
+    <t>Indicação nº 58 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, viabilize a construção de uma Unidade Básica de Saúde (UBS) no bairro Mirante.</t>
+  </si>
+  <si>
+    <t>Indicação nº 59 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, promova a extensão da rede de energia elétrica no bairro Mirante.</t>
+  </si>
+  <si>
+    <t>Indicação nº 60 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, promova a construção de uma praça pública no povoado Alto São João, dotada de infraestrutura adequada para lazer, convivência social e práticas recreativas, conforme previsão na Lei Orçamentária Anual – LOA 2025, Fonte 1500002, no valor de R$ 40.000,00 (quarenta mil reais), provenientes de emenda impositiva de minha autoria</t>
+  </si>
+  <si>
+    <t>Indicação nº 61 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie a instalação de iluminação no campo esportivo da comunidade do Taboado, conforme previsão na Lei Orçamentária Anual – LOA 2025, Fonte 1500002, provenientes de emenda impositiva de minha autoria.</t>
+  </si>
+  <si>
+    <t>Indicação nº 62 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, promova a construção de um Ponto de Apoio na comunidade do Eldorado, destinado ao atendimento das demandas da população local e ao suporte às ações dos serviços públicos municipais, conforme previsão na Lei Orçamentária Anual – LOA 2025, Fonte 1500002, provenientes de emenda impositiva de minha autoria.</t>
+  </si>
+  <si>
+    <t>Indicação nº 63 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que promova, através do departamento competente, a pavimentação asfáltica da Rua Sady Maynart localizada no povoado Retiro.</t>
+  </si>
+  <si>
+    <t>Indicação nº 64 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, que promova, através do departamento competente, a pavimentação asfáltica da Rua Josefino de Oliveira Rosa localizada no povoado Retiro.</t>
+  </si>
+  <si>
+    <t>Pedido de Regime de Urgência nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>PRE 4/2026 - A Vereadora infra-assinada, autora do Projeto, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>Pedido de Regime de Urgência nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>PLO 13/2026 - Em face à necessidade urgente do objeto presente no Projeto de Lei encaminhado, far-se-á necessária a autorização legal o mais célere possível. Portanto, solicita-se, por meio deste REGIME DE URGÊNCIA para a discussão e aprovação do Projeto de Lei em tela, com fulcro no Art, 115, caput, da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>Pedido de Regime de Urgência nº 22 de 2026</t>
+  </si>
+  <si>
+    <t>PLO 14/2026 - Requer que o Projeto de Lei, seja submetido ao plenário em regime de urgência.</t>
+  </si>
+  <si>
+    <t>Moção nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Carmenda Maria Souza Nascimento.</t>
+  </si>
+  <si>
+    <t>Moção nº 21 de 2026</t>
+  </si>
+  <si>
     <t>Ramiro da Colônia (Ramiro Ferreira Lima)</t>
-  </si>
-[...73 lines deleted...]
-    <t>Moção nº 21 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento Manoel Alves dos Reis (Dos Reis).</t>
   </si>
   <si>
     <t>Moção nº 22 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Maria Izabel Ferreira Alves.</t>
   </si>
   <si>
     <t>Moção nº 23 de 2026</t>
   </si>
   <si>
     <t>Legislativo Municipal - LEGM</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Antônio Paixão de Almeida (Tone Paixão).</t>
   </si>
   <si>
     <t>Moção nº 24 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR para Geane Helen Leal Mota pela conclusão do curso de medicina.</t>
   </si>
@@ -561,51 +564,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="82.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="113.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -717,414 +720,414 @@
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>884</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>885</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>886</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>887</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>888</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>889</v>
       </c>
       <c r="B13" t="s">
         <v>14</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>893</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>894</v>
       </c>
       <c r="B15" t="s">
         <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>895</v>
       </c>
       <c r="B16" t="s">
         <v>14</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>896</v>
       </c>
       <c r="B17" t="s">
         <v>14</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>897</v>
       </c>
       <c r="B18" t="s">
         <v>14</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>22</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>891</v>
       </c>
       <c r="B19" t="s">
         <v>14</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>898</v>
       </c>
       <c r="B20" t="s">
         <v>14</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>899</v>
       </c>
       <c r="B21" t="s">
         <v>14</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
         <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>900</v>
       </c>
       <c r="B22" t="s">
         <v>14</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="E22" t="s">
         <v>59</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>901</v>
       </c>
       <c r="B23" t="s">
         <v>14</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="E23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>902</v>
       </c>
       <c r="B24" t="s">
         <v>14</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>903</v>
       </c>
       <c r="B25" t="s">
         <v>14</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>904</v>
       </c>
       <c r="B26" t="s">
         <v>14</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F26" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>