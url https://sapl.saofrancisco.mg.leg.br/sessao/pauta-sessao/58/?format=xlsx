--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="72">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 13 de 2026</t>
   </si>
   <si>
@@ -66,183 +66,189 @@
   <si>
     <t>Aguardando Votação</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 14 de 2026</t>
   </si>
   <si>
     <t>Johnny da Florestal (Joaquim Johnny Ruas)</t>
   </si>
   <si>
     <t>Inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Cavalgada dos Amigos na Comunidade Jardim.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 3 de 2026</t>
   </si>
   <si>
     <t>Daniel Rocha (Daniel Fonseca Rocha),Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária do Município de São Francisco, Minas Gerais, à Senhora Fernanda Mara de Oliveira Macedo Carneiro Pacobahyba.</t>
   </si>
   <si>
     <t>Requerimento nº 6 de 2026</t>
   </si>
   <si>
+    <t>Geraldo Quilombola (Geraldo Silva Santos),Dil Ferreira (José Adilson Ferreira da Silva),Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Que seja encaminhada a esta Casa Legislativa a prestação de contas referente ao pagamento do incentivo financeiro destinado aos profissionais integrantes da Equipe de Saúde Bucal (eSB) do Município de São Francisco/MG, relativo ao período compreendido entre maio de 2024 até a presente data, em conformidade com a Portaria nº 3.493, de 10 de abril de 2024, que dispõe sobre o componente de qualidade no âmbito da Atenção Primária à Saúde.</t>
+  </si>
+  <si>
+    <t>Encaminhado(a) para Leitura em Plenário</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Dil Ferreira (José Adilson Ferreira da Silva)</t>
+  </si>
+  <si>
+    <t>Inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Festa São João do Muquém, na Comunidade do Muquém.</t>
+  </si>
+  <si>
+    <t>Indicação nº 65 de 2026</t>
+  </si>
+  <si>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino)</t>
+  </si>
+  <si>
+    <t>Indica ao o Poder Executivo que promova, por intermédio do departamento competente, a disponibilização de recursos hídricos da Comunidade de Contendas para a Comunidade de Pau D’Óleo, mediante a instalação de tubulação adequada e caixas d’água para armazenamento e distribuição, garantindo o abastecimento regular às famílias da localidade.</t>
+  </si>
+  <si>
+    <t>Indicação nº 66 de 2026</t>
+  </si>
+  <si>
+    <t>Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, promova a realização de limpeza eficiente e periódica dos logradouros públicos nos bairros São Luiz, São Cristóvão, Lapinha, Cidade Nova e Morada do Sol, garantindo a adequada remoção de resíduos, capina e manutenção das vias e espaços públicos dessas localidades.</t>
+  </si>
+  <si>
+    <t>Indicação nº 67 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria ou setor competente, providencie a construção e instalação de redutor de velocidade (quebra-molas) na Avenida Arnaldo Cunha, neste município, em ponto a ser definido pelo órgão técnico responsável, de modo a garantir maior segurança no tráfego da via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 68 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a manutenção e melhorias na estrada da margem esquerda do rio, na saída da balsa, garantindo melhores condições de trafegabilidade e segurança para os usuários da via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 69 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo, por meio do setor competente, viabilize a contratação de profissional de saúde habilitado para atuar no consultório odontológico no Posto de Saúde da comunidade Pau D´óleo, situada na zona rural deste município de São Francisco.</t>
+  </si>
+  <si>
+    <t>Indicação nº 70 de 2026</t>
+  </si>
+  <si>
     <t>Geraldo Quilombola (Geraldo Silva Santos)</t>
   </si>
   <si>
-    <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Que seja encaminhada a esta Casa Legislativa a prestação de contas referente ao pagamento do incentivo financeiro destinado aos profissionais integrantes da Equipe de Saúde Bucal (eSB) do Município de São Francisco/MG, relativo ao período compreendido entre maio de 2024 até a presente data, em conformidade com a Portaria nº 3.493, de 10 de abril de 2024, que dispõe sobre o componente de qualidade no âmbito da Atenção Primária à Saúde.</t>
-[...55 lines deleted...]
-  <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria/Departamento competente, providencie a regularização e adequado funcionamento da sala odontológica da Unidade Básica de Saúde da Comunidade Quilombola Buriti do Meio, com a devida designação de profissional cirurgiãodentista para atendimento à população, bem como proceda à designação de um dentista para atendimento na comunidade Lapa do Espírito Santo, garantindo a oferta regular de serviços de saúde bucal aos moradores dessas localidades</t>
   </si>
   <si>
     <t>Indicação nº 71 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, providencie o calçamento da Rua Arco-íris, localizada no bairro Sobradinho.</t>
   </si>
   <si>
     <t>Indicação nº 72 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria ou do setor competente, providencie, com a devida urgência, a limpeza geral e o patrolamento das vias públicas dos bairros Geraldo Magela, João Aguiar e Vila Vicentina.</t>
   </si>
   <si>
     <t>Indicação nº 73 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria ou do setor competente, promova a construção de uma praça pública no bairro São Cristóvão.</t>
   </si>
   <si>
     <t>Indicação nº 74 de 2026</t>
   </si>
   <si>
+    <t>Fábio Construtor (Antônio Fábio Vieira de Moura),Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de permuta de imóvel com particular visando à regularização da área onde se encontra instalado poço artesiano na Comunidade de Roça do Morro, destinado ao abastecimento hídrico das famílias de pequenos agricultores da região do Retiro do Morro.</t>
+  </si>
+  <si>
+    <t>Indicação nº 75 de 2026</t>
+  </si>
+  <si>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão)</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do setor competente, providencie, com urgência, a recuperação e melhorias na Rua da Esperança, tendo em vista que a via se encontra intransitável, especialmente em razão dos inúmeros buracos e danos agravados pelo período chuvoso.</t>
+  </si>
+  <si>
+    <t>Indicação nº 76 de 2026</t>
+  </si>
+  <si>
+    <t>Indicação: A adoção das providências necessárias para análise e eventual encaminhamento à Câmara Municipal do Anteprojeto de Lei anexo, que: “Autoriza o Poder Executivo Municipal a conceder gratificação financeira a servidores públicos da área da saúde, custeada por recursos de incentivos provenientes de Resoluções Estaduais e Portarias Federais vinculadas à execução de programas, projetos e políticas públicas de saúde, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>Indicação nº 77 de 2026</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura ou do setor competente, viabilize a retirada do canteiro central da Rua Padre Melquíades, localizada no Bairro Sagrada Família, com o objetivo de ampliar a via e melhorar as condições de circulação de veículos e pedestres.</t>
+  </si>
+  <si>
+    <t>Indicação nº 78 de 2026</t>
+  </si>
+  <si>
+    <t>Ramiro da Colônia (Ramiro Ferreira Lima),Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria ou do setor competente, providencie a realização de limpeza geral, bem como a manutenção e melhorias nas ruas dos povoados de Travessão e Angical.</t>
+  </si>
+  <si>
+    <t>Pedido de Regime de Urgência nº 23 de 2026</t>
+  </si>
+  <si>
+    <t>REQ 6/2026 - O Vereador infra-assinado, autor do Requerimento, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>Pedido de Regime de Urgência nº 24 de 2026</t>
+  </si>
+  <si>
+    <t>PLO 15/2026 - O Vereador infra-assinado, autor do Projeto de Lei, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>Moção nº 25 de 2026</t>
+  </si>
+  <si>
     <t>Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
-  </si>
-[...46 lines deleted...]
-    <t>Moção nº 25 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Idelcina Paraíso Fonseca Ribeiro.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Moção nº 26 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Marcos Antônio Dourado Rodrigues.</t>
   </si>
   <si>
     <t>Moção nº 27 de 2026</t>
   </si>
   <si>
     <t>Adelson Galã (José Adelson Ferreira Neves)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de José dos Anjos Francisco Barbosa.</t>
   </si>
 </sst>
 </file>
 
@@ -564,51 +570,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="74.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="112.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -820,317 +826,317 @@
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>910</v>
       </c>
       <c r="B13" t="s">
         <v>21</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>911</v>
       </c>
       <c r="B14" t="s">
         <v>21</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>912</v>
       </c>
       <c r="B15" t="s">
         <v>21</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>913</v>
       </c>
       <c r="B16" t="s">
         <v>21</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>914</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>915</v>
       </c>
       <c r="B18" t="s">
         <v>21</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>920</v>
       </c>
       <c r="B19" t="s">
         <v>21</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>921</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>922</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>917</v>
       </c>
       <c r="B22" t="s">
         <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="E22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>919</v>
       </c>
       <c r="B23" t="s">
         <v>21</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
         <v>23</v>
       </c>
       <c r="E23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>923</v>
       </c>
       <c r="B24" t="s">
         <v>21</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="E24" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F24" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>924</v>
       </c>
       <c r="B25" t="s">
         <v>21</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E25" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>925</v>
       </c>
       <c r="B26" t="s">
         <v>21</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E26" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>