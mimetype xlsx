--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -10,158 +10,188 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="46">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
+    <t>Veto nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Miguel Paulo de Souza Filho (2025-2028) - Prefeito</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Projeto de Lei 6/2026, de 09 de fevereiro de 2026, que concede recomposição geral ao Prefeito, Vice-Prefeito e Secretários Municipais do Município de São Francisco, Minas Gerais.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária nº 15 de 2026</t>
   </si>
   <si>
     <t>Dil Ferreira (José Adilson Ferreira da Silva)</t>
   </si>
   <si>
     <t>Inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Festa São João do Muquém, na Comunidade do Muquém.</t>
   </si>
   <si>
     <t>Aguardando emissão de parecer da comissão</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 4 de 2026</t>
   </si>
   <si>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão),Adelson Galã (José Adelson Ferreira Neves),Geraldo Quilombola (Geraldo Silva Santos)</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de São Francisco, Minas Gerais, ao Senhor Doutor Thiago Alves Rosa dos Reis.</t>
+  </si>
+  <si>
+    <t>Parecer Concluido</t>
+  </si>
+  <si>
+    <t>Requerimento nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Walderiz Leitão (Walderiz Vieira Leitão),Adelson Galã (José Adelson Ferreira Neves)</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ofício ao Sr. MIGUEL PAULO SOUZA FILHO, Digníssimo Prefeito Municipal, SOLICITANDO-LHE: Que seja encaminhada a esta Casa Legislativa a prestação de contas referente à contratação da empresa responsável pela realização de vistoria técnica destinada à avaliação das condições de periculosidade e insalubridade dos servidores públicos municipais, bem como o envio do respectivo laudo técnico elaborado.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 16 de 2026</t>
+  </si>
+  <si>
+    <t>Professora Géssica (Géssica Braga de Almeida)</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.112, de 10 de maio de 2017 (que inclui a Festa do Carro de Boi do Tabocal), incluindo evento no calendário oficial do município de São Francisco, Minas Gerais - Festa do Carro de Boi de Pereiros.</t>
+  </si>
+  <si>
+    <t>Indicação nº 79 de 2026</t>
+  </si>
+  <si>
     <t>Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
-    <t>Concede o Título de Cidadão Honorário do Município de São Francisco, Minas Gerais, ao Senhor Doutor Thiago Alves Rosa dos Reis.</t>
-[...37 lines deleted...]
-  <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a homologação do laudo técnico referente à avaliação das condições de periculosidade e insalubridade dos servidores públicos municipais, a fim de possibilitar a implementação e o pagamento do respectivo adicional àqueles que fazem jus ao benefício.</t>
   </si>
   <si>
     <t>Indicação nº 80 de 2026</t>
   </si>
   <si>
     <t>Johnny da Florestal (Joaquim Johnny Ruas)</t>
   </si>
   <si>
     <t>Indica a construção de manilhas para a adequada passagem de água em estradas vicinais na zona rural do município</t>
   </si>
   <si>
     <t>Indicação nº 81 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, viabilize a instalação de uma brinquedoteca na Escola Municipal de Educação Especial Dona Ditinha.</t>
   </si>
   <si>
     <t>Pedido de Regime de Urgência nº 25 de 2026</t>
   </si>
   <si>
     <t>REQ 7/2026 - A Vereadora infra-assinada, autora do Requerimento, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
   </si>
   <si>
     <t>Pedido de Regime de Urgência nº 26 de 2026</t>
   </si>
   <si>
     <t>PLO 16/2026 - A Vereadora infra-assinada, requer que seja submetido ao plenário o presente pedido de regime de urgência para apreciação da referida proposição.</t>
+  </si>
+  <si>
+    <t>Moção nº 28 de 2026</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Arlinda Francisca da Rocha.</t>
+  </si>
+  <si>
+    <t>Moção nº 29 de 2026</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Faustino Lopes de Abreu.</t>
+  </si>
+  <si>
+    <t>Moção nº 30 de 2026</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Arminda Durães Veloso.</t>
+  </si>
+  <si>
+    <t>Moção nº 31 de 2026</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento de Luzia Rodrigues da Conceição.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -453,302 +483,382 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="45.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="113.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>918</v>
+        <v>883</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>890</v>
+        <v>918</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>883</v>
+        <v>890</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>926</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>931</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>926</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>928</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>929</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>930</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>927</v>
       </c>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>932</v>
       </c>
       <c r="B12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>933</v>
+      </c>
+      <c r="B13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>934</v>
+      </c>
+      <c r="B14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>935</v>
+      </c>
+      <c r="B15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>936</v>
+      </c>
+      <c r="B16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>