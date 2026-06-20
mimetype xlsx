--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="51">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 17 de 2026</t>
   </si>
   <si>
@@ -78,95 +78,98 @@
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 22 de 2026</t>
   </si>
   <si>
     <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação dos Agricultores Familiares de Varginha - ACAFV.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 23 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir protocolo de atendimento prioritário a estudantes da rede pública de ensino em decorrência de incidentes ocorridos no ambiente escolar, no âmbito do Município de São Francisco, Minas Gerais.</t>
   </si>
   <si>
     <t>Indicação nº 97 de 2026</t>
   </si>
   <si>
-    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino)</t>
+    <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino),Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie, manutenção e melhorias, incluindo o patrolamento da Rua Perimetral, no trecho compreendido entre o Bairro Morada do Sol e a Cerâmica.</t>
   </si>
   <si>
     <t>Indicação nº 98 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do Departamento competente, providencie, com a máxima urgência, a aquisição e instalação de um equipamento autoclave para esterilização de materiais no PSF do Bairro Bandeirantes.</t>
   </si>
   <si>
     <t>Indicação nº 99 de 2026</t>
+  </si>
+  <si>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza),Daniel Rocha (Daniel Fonseca Rocha),Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a instalação de manilhões nas seguintes localidades da zona rural do Município: _x000D_
 • Comunidade Espinheiro: uma manilha próxima à residência da senhora Josefina Pereira e outra nas proximidades da residência do senhor Felício;_x000D_
 • Comunidade do Croá: no trecho próximo à residência do senhor Raimundo (Vila Rosa;_x000D_
 • Comunidade Tendinha: uma manilha próxima à residência da senhora Marlene e outra nas proximidades da escola da comunidade;_x000D_
 • Comunidade Lagoinha: nas proximidades da residência do senhor Zé Coruja;_x000D_
 • Comunidade Barriguda: uma manilha próxima à residência do senhor Mirão de Calista e outra nas proximidades da residência da senhora Eralina Alves;_x000D_
 • Comunidade Tabocas: uma manilha nas proximidades da fazenda do senhor Adelson e outra próxima à residência da senhora Maria Senhora;_x000D_
 • Comunidade Santa Rita: nas proximidades da residência do senhor Osvaldo.</t>
   </si>
   <si>
     <t>Indicação nº 100 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a produção de manilhão de forma, para posterior instalação nos seguintes locais da zona rural do Município: _x000D_
 • Na comunidade do Brejo, nas proximidades do moinho, bem como próximo à residência da senhora Margarida e do senhor Zebinha;_x000D_
 • Na comunidade do Croá, nas proximidades da residência do senhor Danilo, bem como com a instalação de um manilhão antes da residência do senhor Zé Luís e outro após a referida residência;_x000D_
 • Bem como a construção de uma ponte na comunidade do Espinheiro, nas proximidades da residência do senhor Vaguinho. _x000D_
 .</t>
   </si>
   <si>
     <t>Indicação nº 101 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie, a manutenção e melhorias, incluindo serviços de patrolamento e cascalhamento, na estrada rural, localizada na comunidade de Tapera, abrangendo dois trechos distintos: o primeiro, que se inicia na residência do senhor Amanso, passando pela residência do senhor Manoel Coruja, até a residência do senhor José Antônio; e o segundo, que se inicia na Fazenda Vargem Redonda e finaliza na residência do senhor Salvador.</t>
   </si>
   <si>
     <t>Indicação nº 102 de 2026</t>
   </si>
   <si>
-    <t>Fábio Construtor (Antônio Fábio Vieira de Moura)</t>
+    <t>Fábio Construtor (Antônio Fábio Vieira de Moura),Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a instalação de manilhas na estrada da comunidade do Brejo, no trecho compreendido entre as residências do senhor Aprígio e da senhora Margarida.</t>
   </si>
   <si>
     <t>Indicação nº 103 de 2026</t>
   </si>
   <si>
     <t>Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a instalação de sistema de geração de energia solar fotovoltaica na comunidade do Tinguis, com a finalidade de garantir maior eficiência, autonomia e regularidade no fornecimento de energia elétrica para o funcionamento do poço artesiano.</t>
   </si>
   <si>
     <t>Indicação nº 104 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a instalação de sistema de geração de energia solar fotovoltaica na comunidade de Ponte Feliz, com a finalidade de garantir maior eficiência, autonomia e regularidade no fornecimento de energia elétrica para o funcionamento do poço artesiano.</t>
   </si>
   <si>
     <t>Indicação nº 105 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a perfuração de poço artesiano, bem como a instalação de sistema de geração de energia solar fotovoltaica na comunidade do Mocambo, com a finalidade de assegurar o pleno e contínuo funcionamento do referido poço.</t>
   </si>
@@ -515,51 +518,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="57.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="118" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -691,234 +694,234 @@
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>997</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>998</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>999</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>1000</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>1001</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>1002</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1003</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>992</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>994</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>1004</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>