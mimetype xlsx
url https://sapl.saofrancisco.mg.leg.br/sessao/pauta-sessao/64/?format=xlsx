--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -54,81 +54,81 @@
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 21 de 2026</t>
   </si>
   <si>
     <t>Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 2.118, de 25 de agosto de 2003, alterando o nome da associação declarada de utilidade pública, de Associação Comunitária dos Vazanteiros da Ilha da União para Associação Tradicional Ribeirinho Pescadores Vazanteiros da Ilha da União, no município de São Francisco, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>Parecer Concluido</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 23 de 2026</t>
   </si>
   <si>
     <t>Walderiz Leitão (Walderiz Vieira Leitão)</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir protocolo de atendimento prioritário a estudantes da rede pública de ensino em decorrência de incidentes ocorridos no ambiente escolar, no âmbito do Município de São Francisco, Minas Gerais.</t>
   </si>
   <si>
+    <t>Não informada</t>
+  </si>
+  <si>
     <t>Projeto de Resolução nº 7 de 2026</t>
   </si>
   <si>
     <t>Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>Concede o título de cidadã honorária do município de São Francisco-MG à senhora Célia Xacriabá e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 24 de 2026</t>
   </si>
   <si>
     <t>Ramiro da Colônia (Ramiro Ferreira Lima)</t>
   </si>
   <si>
-    <t>Inclui evento no Calendário Oficial do Município de São Francisco - Minas Gerais.</t>
-[...2 lines deleted...]
-    <t>Não informada</t>
+    <t>Inclui evento no calendário oficial do município de São Francisco, Minas Gerais - Cavalgada Nei Pandeiro e João Pedro.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 25 de 2026</t>
   </si>
   <si>
     <t>Miguel Paulo de Souza Filho (2025-2028) - Prefeito</t>
   </si>
   <si>
-    <t>Altera a Lei Municipal Nº. 3423 de 28 de março de 2023 e anexos e dá outras providências.</t>
+    <t>Altera a Lei Municipal nº 3.423, de 28 de março de 2023, e anexos, concedendo reajuste de 14,96% sobre os vencimentos iniciais da carreira dos Professores da Educação Básica e Especialistas da Educação Básica do Município de São Francisco, Minas Gerais.</t>
   </si>
   <si>
     <t>Indicação nº 106 de 2026</t>
   </si>
   <si>
     <t>Arlen Kexedé (Árlen Aparecido Durães de Aquino)</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, providencie a disponibilização de um veículo para o deslocamento de pacientes que realizam tratamento oncológico no município de Brasília de Minas, sempre que houver agendamento previamente estabelecido.</t>
   </si>
   <si>
     <t>Indicação nº 107 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, promova a festa “São João no Parque” no mês de junho, e, posteriormente, adote as providências necessárias para, atendidos os requisitos legais, incluí-la no calendário oficial de eventos do município</t>
   </si>
   <si>
     <t>Indicação nº 108 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio da Secretaria competente, viabilize a instalação de duas placas de sistema de geração de energia solar fotovoltaica na Comunidade de Barreiro das Cabaceiras, com a finalidade de garantir maior eficiência e regularidade no fornecimento de energia elétrica para o funcionamento do poço artesiano.</t>
   </si>
   <si>
     <t>Indicação nº 109 de 2026</t>
   </si>
@@ -147,51 +147,51 @@
   <si>
     <t>Indicação nº 111 de 2026</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do departamento competente, providencie a realização de operação tapa-buracos nas Ruas 16 e 18, localizadas no bairro Eldorado, bem como promova a devida regularização da Rua Antônio Coutinho, situada no bairro Regalito, nas proximidades do Colégio Jacinto, com a retirada de pedras e entulhos deixados após a passagem de maquinário, uma vez que a via se encontra intransitável e tem ocasionado acidentes com veículos, garantindo, assim, condições adequadas de trafegabilidade.</t>
   </si>
   <si>
     <t>Pedido de Regime de Urgência nº 41 de 2026</t>
   </si>
   <si>
     <t>PLO 25/2026 - A justificativa da presente propositura é apresentada anexa, podendo inferir que está presente o relevante interesse público, bem como a urgência da matéria, razão pela qual pugno que a mesma tramite sob o REGIME DE URGÊNCIA e, após regular trâmite seja aprovada nos termos legais.</t>
   </si>
   <si>
     <t>Moção nº 39 de 2026</t>
   </si>
   <si>
     <t>Legislativo Municipal - LEGM</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Fábio Victor Facela.</t>
   </si>
   <si>
     <t>Moção nº 40 de 2026</t>
   </si>
   <si>
-    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza)</t>
+    <t>Clóvis do Brejo (Clóvis Assis Ramos de Souza),Professora Géssica (Géssica Braga de Almeida)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Reinaldo Cordeiro de Araújo.</t>
   </si>
   <si>
     <t>Moção nº 41 de 2026</t>
   </si>
   <si>
     <t>Ramiro da Colônia (Ramiro Ferreira Lima),Tonim do Peixe (Antônio Marcos Ferreira de Souza)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Senhora Josefa Pereira Silva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -566,311 +566,311 @@
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>991</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>973</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1005</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1008</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1006</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1007</v>
       </c>
       <c r="B8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1009</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>1010</v>
       </c>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>1011</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>1012</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>1013</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>1014</v>
       </c>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14" t="s">
         <v>43</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1015</v>
       </c>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="E15" t="s">
         <v>46</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>1016</v>
       </c>
       <c r="B16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
       <c r="E16" t="s">
         <v>49</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>